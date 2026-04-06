--- v0 (2025-10-14)
+++ v1 (2026-04-06)
@@ -3,127 +3,127 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55718A7A" w14:textId="3640F464" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="36878D1C" w14:textId="08137DCB" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="78"/>
         <w:ind w:left="0" w:right="348"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Modulo_B_(aggiornato_febbraio_2022)"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Modulo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(aggiornato</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00505FA2">
+      <w:r w:rsidR="003F5394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>febbraio</w:t>
       </w:r>
       <w:r w:rsidR="00502060">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C66FF1">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="006778FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDA5F48" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="093D4623" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="ALL'UNIVERSITÀ_DEGLI_STUDI_DI_FERRARA"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ALL'UNIVERSITÀ</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
@@ -168,61 +168,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DI</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>FERRARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77863BBF" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="0EB873D3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73AF127C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="55402797" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="92"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Oggetto:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Comunicazioni</w:t>
@@ -310,439 +310,439 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>assicurativo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6501E1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="193B9FB4" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2405DEB2" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="1F6A79AF" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>II/la</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F90D53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sottoscritt_</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="240" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4467"/>
         <w:gridCol w:w="3401"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="05781982" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="66ADE57F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103D10DC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C66FF1" w:rsidP="00D62EB0">
+          <w:p w14:paraId="52CAF861" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C66FF1" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>COGNOME</w:t>
             </w:r>
             <w:r w:rsidR="00D62EB0" w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="48"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5867" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="11BC7242" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C66FF1" w:rsidP="00D62EB0">
+          <w:p w14:paraId="4FA777DB" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C66FF1" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="77F4741A" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="3A10A929" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B77474C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="384A2A47" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NATO/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C66FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5867" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="59F71BDB" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="1044CA46" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NATO/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C66FF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="42A0BE60" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="3406665B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7816F796" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="2C36598B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CODICE</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FISCALE</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5867" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2425364C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="3C16068F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PARTITA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IVA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="12E2CE2D" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="4C68CEDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB44EA1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="749172B1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>RESIDENZA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5867" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F394397" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="0AE9F501" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>VIA</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="598C8631" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="1EA30AE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220C516B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00F14F3E">
+          <w:p w14:paraId="6BD45078" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00F14F3E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DOMICILIO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
@@ -758,281 +758,281 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3401" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C2AC5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+          <w:p w14:paraId="4B1FEC2D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>VIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B21AA8B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+          <w:p w14:paraId="22B4596F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559894AD" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+          <w:p w14:paraId="7BD7BE0E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="88" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="2B72A4F3" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="0EFDDAF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F04DB5E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00C66FF1">
+          <w:p w14:paraId="6FE64ECE" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00C66FF1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TELEFONO</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5867" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="78608F9E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00C66FF1">
+          <w:p w14:paraId="716A1D95" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00C66FF1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FAX</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="47"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="0B847E08" w14:textId="77777777">
+      <w:tr w:rsidR="00C71130" w:rsidRPr="00D268EE" w14:paraId="7DF4987C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4467" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="682EBE30" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="3BC4DBC4" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="118" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CELL.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5867" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="64433551" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+          <w:p w14:paraId="0A2FB8FC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="228" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01614443" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
+          <w:p w14:paraId="63D859A9" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="00D62EB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="212" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(campo</w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D268EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>obbligatorio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74E3BB84" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="2B8AC30F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F9DAEA6" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="00D268EE">
+    <w:p w14:paraId="0569F397" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="00D268EE">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1217,147 +1217,147 @@
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidR="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Perfezionamento</w:t>
       </w:r>
       <w:r w:rsidR="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4209EB" w14:textId="77777777" w:rsidR="00D268EE" w:rsidRDefault="00D268EE" w:rsidP="00D268EE">
+    <w:p w14:paraId="4CB292DD" w14:textId="77777777" w:rsidR="00D268EE" w:rsidRDefault="00D268EE" w:rsidP="00D268EE">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="1"/>
         <w:ind w:left="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="638360A0" w14:textId="77777777" w:rsidR="00D268EE" w:rsidRPr="00D268EE" w:rsidRDefault="00D268EE" w:rsidP="00D268EE">
+    <w:p w14:paraId="79B90C29" w14:textId="77777777" w:rsidR="00D268EE" w:rsidRPr="00D268EE" w:rsidRDefault="00D268EE" w:rsidP="00D268EE">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="421EB550" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="4B1485F8" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1E9A13" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="008A7B24">
+    <w:p w14:paraId="6D644558" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="008A7B24">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="91"/>
         <w:ind w:left="4250" w:right="4369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="408264DE" wp14:editId="65645FFA">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11EF45EE" wp14:editId="235A69C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>130175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3461385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6734175" cy="2943225"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="21" name="Text Box 18"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6734175" cy="2943225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFCC"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="291A38DD" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
+                          <w:p w14:paraId="50664A06" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="425"/>
                               </w:tabs>
                               <w:ind w:left="419" w:right="68" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>di essere soggetto non esercente attività professionale in particolare e/o di lavoro autonomo (ex art. 53 (art. 49) TUIR) in</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
@@ -1687,51 +1687,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>5, 2° comma, DPR</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>633/72).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6E043C0A" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008A7B24">
+                          <w:p w14:paraId="7F32AF34" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008A7B24">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:spacing w:before="120"/>
                               <w:ind w:left="62"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Agli</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2001,369 +2001,375 @@
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>dichiara</w:t>
                             </w:r>
                             <w:r w:rsidR="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00C06C1E" w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>(barrare l’ipotesi che non interessa)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="33804FF5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C06C1E" w:rsidP="0020433A">
+                          <w:p w14:paraId="567854BA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C06C1E" w:rsidP="0020433A">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="425"/>
                               </w:tabs>
                               <w:spacing w:before="80"/>
                               <w:ind w:left="419" w:right="68" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>che ha provveduto/provvederà all’iscrizione presso la sede competente INPS ex art. 4, DL 166/96 (gestione separata INPS)</w:t>
                             </w:r>
                             <w:r w:rsidR="00D62EB0" w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5C883B73" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
+                          <w:p w14:paraId="615740B4" w14:textId="41315D1E" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="425"/>
                               </w:tabs>
                               <w:spacing w:before="80"/>
                               <w:ind w:left="419" w:right="68" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>che ha superato/non ha superato il limite contributivo massimo</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">previsto per l’anno </w:t>
                             </w:r>
                             <w:r w:rsidR="00C66FF1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>2025</w:t>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, nello specifico pari ad </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">€. </w:t>
                             </w:r>
-                            <w:r w:rsidR="00C66FF1" w:rsidRPr="0020433A">
-[...3 lines deleted...]
-                              <w:t>120.607,00</w:t>
+                            <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>122.295,00</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C2236">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>e pertanto autorizza/non autorizza l'amministrazione in indirizzo ad operare la trattenuta contributiva. Si</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-                              <w:t>e pertanto autorizza/non autorizza l'amministrazione in indirizzo ad operare la trattenuta contributiva. Si</w:t>
+                              <w:t xml:space="preserve"> impegna pertanto a comunicare l'eventuale </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C2236">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>superamento</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> impegna pertanto a comunicare l'eventuale </w:t>
-[...5 lines deleted...]
-                              <w:t>superamento</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C2236">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>del</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>del</w:t>
+                              <w:t>limite</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>limite</w:t>
+                              <w:t>al</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>al</w:t>
+                              <w:t>fine</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>fine</w:t>
+                              <w:t>di</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>di</w:t>
+                              <w:t>permettere</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>permettere</w:t>
+                              <w:t>l'interruzione</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>l'interruzione</w:t>
+                              <w:t>della</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>della</w:t>
+                              <w:t>ritenuta</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>ritenuta</w:t>
+                              <w:t>ed</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>ed</w:t>
+                              <w:t>evitare</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>evitare</w:t>
+                              <w:t>all'Ente il versamento di importi non dovuti. In difetto si dichiara disponibile alla restituzione all'Ente medesimo delle</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>all'Ente il versamento di importi non dovuti. In difetto si dichiara disponibile alla restituzione all'Ente medesimo delle</w:t>
+                              <w:t>somme indebitamente accreditate nella sua gestione separata INPS per effetto della sua stessa omissione in attesa del</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>somme indebitamente accreditate nella sua gestione separata INPS per effetto della sua stessa omissione in attesa del</w:t>
+                              <w:t>rimborso</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>rimborso</w:t>
+                              <w:t>da</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>da</w:t>
+                              <w:t>parte del</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>parte del</w:t>
-[...10 lines deleted...]
-                              </w:rPr>
                               <w:t>medesimo INPS.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="715D959F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
+                          <w:p w14:paraId="6B5A3120" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="425"/>
                               </w:tabs>
                               <w:spacing w:before="80"/>
                               <w:ind w:left="419" w:right="68" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>di</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2595,51 +2601,51 @@
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>aliquota</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>ridotta.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2E41F5B7" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
+                          <w:p w14:paraId="7E1B7C80" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="425"/>
                               </w:tabs>
                               <w:spacing w:before="80"/>
                               <w:ind w:left="419" w:right="68" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>di</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2847,95 +2853,95 @@
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>alla relativa</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0020433A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>aliquota.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="337C382F" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
+                          <w:p w14:paraId="7F843FA5" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="425"/>
                               </w:tabs>
                               <w:spacing w:before="120"/>
                               <w:ind w:left="419" w:right="68" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="408264DE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="11EF45EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 18" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.25pt;margin-top:272.55pt;width:530.25pt;height:231.75pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhcvJfGgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjiXpu2MOEWXLMOA&#10;7gJ0+wBalm1hsqhJSuzs60fJSbrryzA9CJREHpKHR6u7odPsIJ1XaAo+m0w5k0ZgpUxT8M+fdi9u&#10;OfMBTAUajSz4UXp+t37+bNXbXM6xRV1JxwjE+Ly3BW9DsHmWedHKDvwErTT0WKPrINDRNVnloCf0&#10;Tmfz6fQ669FV1qGQ3tPtdnzk64Rf11KED3XtZWC64FRbSLtLexn3bL2CvHFgWyVOZcA/VNGBMpT0&#10;ArWFAGzv1G9QnRIOPdZhIrDLsK6VkKkH6mY2/aWbxxasTL0QOd5eaPL/D1a8Pzzaj46F4RUONMDU&#10;hLcPKL54ZnDTgmnkvXPYtxIqSjyLlGW99fkpNFLtcx9Byv4dVjRk2AdMQEPtusgK9ckInQZwvJAu&#10;h8AEXV7fLK5mN0vOBL3NX14t5vNlygH5Odw6H95I7Fg0Cu5oqgkeDg8+xHIgP7vEbB61qnZK63Rw&#10;TbnRjh2AFLCjtdmc0H9y04b1VMtiOR0Z+CvENK0/QcQStuDbMVVCj26QdyqQxrXqCn57iYY8Evra&#10;VMklgNKjTb1oc2I4kjrSG4ZyIMfIdInVkbh2OGqZ/h4ZLbpvnPWk44L7r3twkjP91tC8oujPhjsb&#10;5dkAIyi04IGz0dyE8XPsrVNNS8ijIgze00xrldh+quJUJ2kzDeH0j6L4fzwnr6ffvv4OAAD//wMA&#10;UEsDBBQABgAIAAAAIQAC1XDA4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsQwEIbvgu8Q&#10;RvDmJl1tLbXpIoKwyl62Lugx24xNsZnUJrutb2960tsM8/HP95eb2fbsjKPvHElIVgIYUuN0R62E&#10;w9vzTQ7MB0Va9Y5Qwg962FSXF6UqtJtoj+c6tCyGkC+UBBPCUHDuG4NW+ZUbkOLt041WhbiOLdej&#10;mmK47flaiIxb1VH8YNSATwabr/pkJeTmYLfDbjfdftfiNZv59v3+5UPK66v58QFYwDn8wbDoR3Wo&#10;otPRnUh71ktYizSSEtK7NAG2ACJPYrvjMok8A16V/H+J6hcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBhcvJfGgIAADUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAC1XDA4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" fillcolor="#ffc" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="291A38DD" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
+                    <w:p w14:paraId="50664A06" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="425"/>
                         </w:tabs>
                         <w:ind w:left="419" w:right="68" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>di essere soggetto non esercente attività professionale in particolare e/o di lavoro autonomo (ex art. 53 (art. 49) TUIR) in</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
@@ -3265,51 +3271,51 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>5, 2° comma, DPR</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>633/72).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6E043C0A" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008A7B24">
+                    <w:p w14:paraId="7F32AF34" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008A7B24">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:spacing w:before="120"/>
                         <w:ind w:left="62"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Agli</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3579,369 +3585,375 @@
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>dichiara</w:t>
                       </w:r>
                       <w:r w:rsidR="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00C06C1E" w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>(barrare l’ipotesi che non interessa)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="33804FF5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C06C1E" w:rsidP="0020433A">
+                    <w:p w14:paraId="567854BA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C06C1E" w:rsidP="0020433A">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="425"/>
                         </w:tabs>
                         <w:spacing w:before="80"/>
                         <w:ind w:left="419" w:right="68" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>che ha provveduto/provvederà all’iscrizione presso la sede competente INPS ex art. 4, DL 166/96 (gestione separata INPS)</w:t>
                       </w:r>
                       <w:r w:rsidR="00D62EB0" w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5C883B73" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
+                    <w:p w14:paraId="615740B4" w14:textId="41315D1E" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="425"/>
                         </w:tabs>
                         <w:spacing w:before="80"/>
                         <w:ind w:left="419" w:right="68" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>che ha superato/non ha superato il limite contributivo massimo</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">previsto per l’anno </w:t>
                       </w:r>
                       <w:r w:rsidR="00C66FF1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>2025</w:t>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, nello specifico pari ad </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">€. </w:t>
                       </w:r>
-                      <w:r w:rsidR="00C66FF1" w:rsidRPr="0020433A">
-[...3 lines deleted...]
-                        <w:t>120.607,00</w:t>
+                      <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>122.295,00</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C2236">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>e pertanto autorizza/non autorizza l'amministrazione in indirizzo ad operare la trattenuta contributiva. Si</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-                        <w:t>e pertanto autorizza/non autorizza l'amministrazione in indirizzo ad operare la trattenuta contributiva. Si</w:t>
+                        <w:t xml:space="preserve"> impegna pertanto a comunicare l'eventuale </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C2236">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>superamento</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> impegna pertanto a comunicare l'eventuale </w:t>
-[...5 lines deleted...]
-                        <w:t>superamento</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C2236">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>del</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>del</w:t>
+                        <w:t>limite</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>limite</w:t>
+                        <w:t>al</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>al</w:t>
+                        <w:t>fine</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>fine</w:t>
+                        <w:t>di</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>di</w:t>
+                        <w:t>permettere</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>permettere</w:t>
+                        <w:t>l'interruzione</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>l'interruzione</w:t>
+                        <w:t>della</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>della</w:t>
+                        <w:t>ritenuta</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>ritenuta</w:t>
+                        <w:t>ed</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>ed</w:t>
+                        <w:t>evitare</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>evitare</w:t>
+                        <w:t>all'Ente il versamento di importi non dovuti. In difetto si dichiara disponibile alla restituzione all'Ente medesimo delle</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>all'Ente il versamento di importi non dovuti. In difetto si dichiara disponibile alla restituzione all'Ente medesimo delle</w:t>
+                        <w:t>somme indebitamente accreditate nella sua gestione separata INPS per effetto della sua stessa omissione in attesa del</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>somme indebitamente accreditate nella sua gestione separata INPS per effetto della sua stessa omissione in attesa del</w:t>
+                        <w:t>rimborso</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>rimborso</w:t>
+                        <w:t>da</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>da</w:t>
+                        <w:t>parte del</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>parte del</w:t>
-[...10 lines deleted...]
-                        </w:rPr>
                         <w:t>medesimo INPS.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="715D959F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
+                    <w:p w14:paraId="6B5A3120" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="425"/>
                         </w:tabs>
                         <w:spacing w:before="80"/>
                         <w:ind w:left="419" w:right="68" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>di</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4173,51 +4185,51 @@
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>aliquota</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>ridotta.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2E41F5B7" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
+                    <w:p w14:paraId="7E1B7C80" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="425"/>
                         </w:tabs>
                         <w:spacing w:before="80"/>
                         <w:ind w:left="419" w:right="68" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>di</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4425,162 +4437,162 @@
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>alla relativa</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0020433A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>aliquota.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="337C382F" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
+                    <w:p w14:paraId="7F843FA5" w14:textId="77777777" w:rsidR="0020433A" w:rsidRPr="008C2236" w:rsidRDefault="0020433A" w:rsidP="0020433A">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="425"/>
                         </w:tabs>
                         <w:spacing w:before="120"/>
                         <w:ind w:left="419" w:right="68" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="008A7B24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56C2F706" wp14:editId="108B8F07">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ECA3BDD" wp14:editId="7F675955">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>130175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1213485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6753225" cy="2171700"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="7" name="Text Box 23"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6753225" cy="2171700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFCC"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4FAE8858" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                          <w:p w14:paraId="5273B4EE" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                             <w:pPr>
                               <w:pStyle w:val="Paragrafoelenco"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="9"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008A7B24">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>di essere Professionista (ex art. 53 (art.49) 1° comma, DPR 917/86), in quanto l’attività richiesta rientra fra le normali prestazioni oggetto della propria attività professionale abituale, non iscritto in alcun Albo Professionale e senza Cassa di Previdenza, ma con attività professionale svolta in forma abituale anche se non esclusiva, con obbligo di rilascio di fattura sul compenso (ex art. 5, 1° comma, DPR 633/72), per cui l’IRAP, se dovuta, è assolta dal sottoscritto ed in tal senso esonera l’Ente committente da obblighi al proposito</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC45D2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="75B1673D" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="00C06C1E" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                          <w:p w14:paraId="3BF0F843" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="00C06C1E" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                             <w:pPr>
                               <w:spacing w:before="240" w:after="240"/>
                               <w:ind w:left="142" w:right="74"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Agli</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C06C1E">
@@ -4764,130 +4776,130 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C06C1E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>dichiara:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="31D2961B" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                          <w:p w14:paraId="2670E81A" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                             <w:pPr>
                               <w:ind w:left="142"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008A7B24">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">che le prestazioni di cui all’incarico ricevuto danno origine a redditi professionali non assoggettati a contribuzione obbligatoria previdenziale presso la Cassa di Previdenza di Categoria e/o i versamenti alla Cassa di Previdenza di Categoria vengono effettuati a titolo di solidarietà non dando diritto gli stessi a trattamento pensionistico a carico della Cassa; pertanto è soggetto, a propria cura ed onere, al pagamento del contributo alla gestione separata INPS.  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="76D568E4" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                          <w:p w14:paraId="5484E50B" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="56C2F706" id="Text Box 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.25pt;margin-top:95.55pt;width:531.75pt;height:171pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmmnmtHAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RddbuKmq6WliKk&#10;hUVa+ICp4yQWjsfYbpPl6xk7aRct8ILwgzW+HZ85c2Z9O3SanaTzCk3J57OcM2kEVso0Jf/6Zf/m&#10;hjMfwFSg0ciSP0nPbzevX617W8gFtqgr6RiBGF/0tuRtCLbIMi9a2YGfoZWGDmt0HQRauiarHPSE&#10;3ulskefXWY+usg6F9J52d+Mh3yT8upYiPNS1l4HpkhO3kGaX5kOcs80aisaBbZWYaMA/sOhAGfr0&#10;ArWDAOzo1G9QnRIOPdZhJrDLsK6VkCkHymaev8jmsQUrUy4kjrcXmfz/gxWfTo/2s2NheIsDFTAl&#10;4e09im+eGdy2YBp55xz2rYSKPp5HybLe+mJ6GqX2hY8gh/4jVlRkOAZMQEPtuqgK5ckInQrwdBFd&#10;DoEJ2rxeLa8WiyVngs4W89V8laeyZFCcn1vnw3uJHYtByR1VNcHD6d6HSAeK85X4m0etqr3SOi1c&#10;c9hqx05ADtjT2G5TBi+uacN64nK1zEcF/gqRp/EniEhhB74dv0okRnt1KpDHtepKfnN5DUUU9J2p&#10;kgMDKD3GlIs2k8JR1FHeMBwGpqpJ/ij4AasnktzhaGlqQQpadD8468nOJfffj+AkZ/qDobJF758D&#10;dw4O5wCMoKclD5yN4TaMPXK0TjUtIY/GMHhHpa1VEv2ZxUSXLJpqMbVT7IFf1+nWc9NvfgIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKiqE7zhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4s6cpGV5pOCAlpoF0ok9gxa0xT0SSlydby9ngndrT96ff3F+vJduyEQ2i9k5DMBDB0tdet&#10;ayTsPl7uMmAhKqdV5x1K+MUA6/L6qlC59qN7x1MVG0YhLuRKgomxzzkPtUGrwsz36Oj25QerIo1D&#10;w/WgRgq3HZ8LseRWtY4+GNXjs8H6uzpaCZnZ2U2/3Y7pTyXelhPffD687qW8vZmeHoFFnOI/DGd9&#10;UoeSnA7+6HRgnYS5WBBJ+1WSADsDIrundgcJizRNgJcFv+xQ/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDmmnmtHAIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCoqhO84QAAAAsBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="#ffc" strokeweight=".5pt">
+              <v:shape w14:anchorId="0ECA3BDD" id="Text Box 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.25pt;margin-top:95.55pt;width:531.75pt;height:171pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmmnmtHAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RddbuKmq6WliKk&#10;hUVa+ICp4yQWjsfYbpPl6xk7aRct8ILwgzW+HZ85c2Z9O3SanaTzCk3J57OcM2kEVso0Jf/6Zf/m&#10;hjMfwFSg0ciSP0nPbzevX617W8gFtqgr6RiBGF/0tuRtCLbIMi9a2YGfoZWGDmt0HQRauiarHPSE&#10;3ulskefXWY+usg6F9J52d+Mh3yT8upYiPNS1l4HpkhO3kGaX5kOcs80aisaBbZWYaMA/sOhAGfr0&#10;ArWDAOzo1G9QnRIOPdZhJrDLsK6VkCkHymaev8jmsQUrUy4kjrcXmfz/gxWfTo/2s2NheIsDFTAl&#10;4e09im+eGdy2YBp55xz2rYSKPp5HybLe+mJ6GqX2hY8gh/4jVlRkOAZMQEPtuqgK5ckInQrwdBFd&#10;DoEJ2rxeLa8WiyVngs4W89V8laeyZFCcn1vnw3uJHYtByR1VNcHD6d6HSAeK85X4m0etqr3SOi1c&#10;c9hqx05ADtjT2G5TBi+uacN64nK1zEcF/gqRp/EniEhhB74dv0okRnt1KpDHtepKfnN5DUUU9J2p&#10;kgMDKD3GlIs2k8JR1FHeMBwGpqpJ/ij4AasnktzhaGlqQQpadD8468nOJfffj+AkZ/qDobJF758D&#10;dw4O5wCMoKclD5yN4TaMPXK0TjUtIY/GMHhHpa1VEv2ZxUSXLJpqMbVT7IFf1+nWc9NvfgIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKiqE7zhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJG4s6cpGV5pOCAlpoF0ok9gxa0xT0SSlydby9ngndrT96ff3F+vJduyEQ2i9k5DMBDB0tdet&#10;ayTsPl7uMmAhKqdV5x1K+MUA6/L6qlC59qN7x1MVG0YhLuRKgomxzzkPtUGrwsz36Oj25QerIo1D&#10;w/WgRgq3HZ8LseRWtY4+GNXjs8H6uzpaCZnZ2U2/3Y7pTyXelhPffD687qW8vZmeHoFFnOI/DGd9&#10;UoeSnA7+6HRgnYS5WBBJ+1WSADsDIrundgcJizRNgJcFv+xQ/gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDmmnmtHAIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCoqhO84QAAAAsBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="#ffc" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="4FAE8858" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                    <w:p w14:paraId="5273B4EE" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                       <w:pPr>
                         <w:pStyle w:val="Paragrafoelenco"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="9"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008A7B24">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>di essere Professionista (ex art. 53 (art.49) 1° comma, DPR 917/86), in quanto l’attività richiesta rientra fra le normali prestazioni oggetto della propria attività professionale abituale, non iscritto in alcun Albo Professionale e senza Cassa di Previdenza, ma con attività professionale svolta in forma abituale anche se non esclusiva, con obbligo di rilascio di fattura sul compenso (ex art. 5, 1° comma, DPR 633/72), per cui l’IRAP, se dovuta, è assolta dal sottoscritto ed in tal senso esonera l’Ente committente da obblighi al proposito</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FC45D2">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="75B1673D" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="00C06C1E" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                    <w:p w14:paraId="3BF0F843" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="00C06C1E" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                       <w:pPr>
                         <w:spacing w:before="240" w:after="240"/>
                         <w:ind w:left="142" w:right="74"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Agli</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C06C1E">
@@ -5071,319 +5083,319 @@
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>e</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C06C1E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>dichiara:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="31D2961B" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                    <w:p w14:paraId="2670E81A" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                       <w:pPr>
                         <w:ind w:left="142"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008A7B24">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">che le prestazioni di cui all’incarico ricevuto danno origine a redditi professionali non assoggettati a contribuzione obbligatoria previdenziale presso la Cassa di Previdenza di Categoria e/o i versamenti alla Cassa di Previdenza di Categoria vengono effettuati a titolo di solidarietà non dando diritto gli stessi a trattamento pensionistico a carico della Cassa; pertanto è soggetto, a propria cura ed onere, al pagamento del contributo alla gestione separata INPS.  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="76D568E4" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
+                    <w:p w14:paraId="5484E50B" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRPr="008A7B24" w:rsidRDefault="008A7B24" w:rsidP="008A7B24">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00426FCD" w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FABDF5" wp14:editId="3256459C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E635FB8" wp14:editId="755BFB85">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>129540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>263525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6753225" cy="876300"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="26" name="Text Box 23"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6753225" cy="876300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFCC"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6C0C4C8E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00FC45D2" w:rsidRDefault="00FC45D2" w:rsidP="00FC45D2">
+                          <w:p w14:paraId="696C2228" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00FC45D2" w:rsidRDefault="00FC45D2" w:rsidP="00FC45D2">
                             <w:pPr>
                               <w:pStyle w:val="Paragrafoelenco"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="9"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">di essere </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FC45D2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Professionista (ex art. 53 (art.49), 1° comma, DPR 917/86), in quanto l’attività richiesta rientra nell’oggetto tipico della propria professione abituale di__________________, iscritto nell’Albo/Ordine________________ e pertanto di essere/non essere (barrare l’ipotesi che non interessa) iscritto ai fini previdenziali nella Cassa di Previdenza__________________, con l’obbligo di rilascio di fattura sul compenso (ex art. 5, 1° comma, DPR 633/72), per cui l’IRAP, se dovuta, è assolta dal sottoscritto ed in tal senso esonera l’Ente committente da obblighi al proposito.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="54FABDF5" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.2pt;margin-top:20.75pt;width:531.75pt;height:69pt;z-index:-15729152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKp04PHAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06St2l1FTVdLSxHS&#10;wiItfMDUcRILx2Nst0n5esZO20ULvCD8YI1vx+ecmVndDZ1mR+m8QlPy6STnTBqBlTJNyb9+2b25&#10;5cwHMBVoNLLkJ+n53fr1q1VvCznDFnUlHSMQ44velrwNwRZZ5kUrO/ATtNLQYY2ug0BL12SVg57Q&#10;O53N8nyZ9egq61BI72l3Ox7ydcKvaynCY117GZguOXELaXZp3sc5W6+gaBzYVokzDfgHFh0oQ59e&#10;obYQgB2c+g2qU8KhxzpMBHYZ1rUSMmkgNdP8hZqnFqxMWsgcb682+f8HKz4dn+xnx8LwFgdKYBLh&#10;7QOKb54Z3LRgGnnvHPathIo+nkbLst764vw0Wu0LH0H2/UesKMlwCJiAhtp10RXSyQidEnC6mi6H&#10;wARtLm8W89lswZmgs9ub5TxPWcmguLy2zof3EjsWg5I7SmpCh+ODD5ENFJcr8TOPWlU7pXVauGa/&#10;0Y4dgQpgR2OzSQJeXNOG9URlvshHA/4KkafxJ4hIYQu+Hb9KJMbq6lSgEteqI3nX11BEP9+ZKhVg&#10;AKXHmLRoczY4ejq6G4b9wFRV8lmEjH7vsTqR4w7HiqYOpKBF94Oznqq55P77AZzkTH8wlLVY+pfA&#10;XYL9JQAj6GnJA2djuAljixysU01LyGNdGLynzNYqmf7M4kyXKjTl4txNsQV+Xadbzz2//gkAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEGjfZjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SL1Ru/9piFOhSpVa1AuhEhzdeIkj4nWI3Sa8Pe4JbrOa0cy32WawDbti52tHEiZjAQypdLqm&#10;SsLpbfeYAPNBkVaNI5Twgx42+f1dplLtenrFaxEqFkvIp0qCCaFNOfelQav82LVI0ft0nVUhnl3F&#10;daf6WG4bPhViya2qKS4Y1eLWYPlVXKyExJzsvj0e+9l3IV6WA9+/rw4fUo4ehucnYAGH8BeGG35E&#10;hzwynd2FtGeNhKmYx6SE+WQB7OaLZLYGdo5qtV4AzzP+/4X8FwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMqnTg8cAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEGjfZjgAAAACgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" fillcolor="#ffc" strokeweight=".5pt">
+              <v:shape w14:anchorId="6E635FB8" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:10.2pt;margin-top:20.75pt;width:531.75pt;height:69pt;z-index:-15729152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKp04PHAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06St2l1FTVdLSxHS&#10;wiItfMDUcRILx2Nst0n5esZO20ULvCD8YI1vx+ecmVndDZ1mR+m8QlPy6STnTBqBlTJNyb9+2b25&#10;5cwHMBVoNLLkJ+n53fr1q1VvCznDFnUlHSMQ44velrwNwRZZ5kUrO/ATtNLQYY2ug0BL12SVg57Q&#10;O53N8nyZ9egq61BI72l3Ox7ydcKvaynCY117GZguOXELaXZp3sc5W6+gaBzYVokzDfgHFh0oQ59e&#10;obYQgB2c+g2qU8KhxzpMBHYZ1rUSMmkgNdP8hZqnFqxMWsgcb682+f8HKz4dn+xnx8LwFgdKYBLh&#10;7QOKb54Z3LRgGnnvHPathIo+nkbLst764vw0Wu0LH0H2/UesKMlwCJiAhtp10RXSyQidEnC6mi6H&#10;wARtLm8W89lswZmgs9ub5TxPWcmguLy2zof3EjsWg5I7SmpCh+ODD5ENFJcr8TOPWlU7pXVauGa/&#10;0Y4dgQpgR2OzSQJeXNOG9URlvshHA/4KkafxJ4hIYQu+Hb9KJMbq6lSgEteqI3nX11BEP9+ZKhVg&#10;AKXHmLRoczY4ejq6G4b9wFRV8lmEjH7vsTqR4w7HiqYOpKBF94Oznqq55P77AZzkTH8wlLVY+pfA&#10;XYL9JQAj6GnJA2djuAljixysU01LyGNdGLynzNYqmf7M4kyXKjTl4txNsQV+Xadbzz2//gkAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEGjfZjgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SL1Ru/9piFOhSpVa1AuhEhzdeIkj4nWI3Sa8Pe4JbrOa0cy32WawDbti52tHEiZjAQypdLqm&#10;SsLpbfeYAPNBkVaNI5Twgx42+f1dplLtenrFaxEqFkvIp0qCCaFNOfelQav82LVI0ft0nVUhnl3F&#10;daf6WG4bPhViya2qKS4Y1eLWYPlVXKyExJzsvj0e+9l3IV6WA9+/rw4fUo4ehucnYAGH8BeGG35E&#10;hzwynd2FtGeNhKmYx6SE+WQB7OaLZLYGdo5qtV4AzzP+/4X8FwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMqnTg8cAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEGjfZjgAAAACgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" fillcolor="#ffc" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="6C0C4C8E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00FC45D2" w:rsidRDefault="00FC45D2" w:rsidP="00FC45D2">
+                    <w:p w14:paraId="696C2228" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00FC45D2" w:rsidRDefault="00FC45D2" w:rsidP="00FC45D2">
                       <w:pPr>
                         <w:pStyle w:val="Paragrafoelenco"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="9"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">di essere </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FC45D2">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Professionista (ex art. 53 (art.49), 1° comma, DPR 917/86), in quanto l’attività richiesta rientra nell’oggetto tipico della propria professione abituale di__________________, iscritto nell’Albo/Ordine________________ e pertanto di essere/non essere (barrare l’ipotesi che non interessa) iscritto ai fini previdenziali nella Cassa di Previdenza__________________, con l’obbligo di rilascio di fattura sul compenso (ex art. 5, 1° comma, DPR 633/72), per cui l’IRAP, se dovuta, è assolta dal sottoscritto ed in tal senso esonera l’Ente committente da obblighi al proposito.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D62EB0" w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4409A6D7" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRDefault="008A7B24">
+    <w:p w14:paraId="3AC54166" w14:textId="77777777" w:rsidR="008A7B24" w:rsidRDefault="008A7B24">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41525B13" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="3C6AA66B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F7CC0FF" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="627F31D5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4004A8FD" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="44A7A5D9" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="230"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32B930D6" wp14:editId="0593604E">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32C60322" wp14:editId="7172F46F">
                 <wp:extent cx="6562725" cy="3219450"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:docPr id="20" name="Text Box 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6562725" cy="3219450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFCC"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="27603700" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
+                          <w:p w14:paraId="375D28AA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Al</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>fine</w:t>
@@ -5497,60 +5509,60 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>INPS,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>dichiara:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="312AB2E6" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C71130" w:rsidP="008C2236">
+                          <w:p w14:paraId="0BEDDF7F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C71130" w:rsidP="008C2236">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4E1DE85D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
+                          <w:p w14:paraId="3FA3C787" w14:textId="50D92936" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:leader="dot" w:pos="3044"/>
                               </w:tabs>
                               <w:ind w:left="65"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Il</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
@@ -5698,51 +5710,57 @@
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="19"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>d’imposta</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="19"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00C66FF1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>2025</w:t>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="19"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>redditi</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="18"/>
                               </w:rPr>
@@ -6156,64 +6174,79 @@
                               </w:rPr>
                               <w:t>€</w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidR="0066343F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidR="0066343F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">      </w:t>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="0066343F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>(indicare</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="008C2236">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>indicare</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="9"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>il</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="8"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
@@ -6302,51 +6335,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>informazione agli effetti</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>della trattenuta contributiva INPS (art.44 Legge 326/2003 – Circolare INPS n.103/2004).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6C680436" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
+                          <w:p w14:paraId="092A6F52" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:spacing w:before="1"/>
                               <w:ind w:left="65" w:right="65"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Si</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-7"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6800,67 +6833,67 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-48"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>i relativi costi in misura intera sollevando codesto Ente da oneri e responsabilità per l’omesso involontario versamento alla</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>gestione separata INPS.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6D766FF2" w14:textId="77777777" w:rsidR="00F06FE3" w:rsidRPr="008C2236" w:rsidRDefault="00F06FE3" w:rsidP="00F06FE3">
+                          <w:p w14:paraId="3BFD5822" w14:textId="77777777" w:rsidR="00F06FE3" w:rsidRPr="008C2236" w:rsidRDefault="00F06FE3" w:rsidP="00F06FE3">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:ind w:left="65" w:right="65"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>OPPURE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="73B17924" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0066343F">
+                          <w:p w14:paraId="012AE4CD" w14:textId="6256F834" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0066343F">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:leader="dot" w:pos="3044"/>
                               </w:tabs>
                               <w:ind w:left="65"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Il</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
@@ -7008,51 +7041,57 @@
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="19"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>d’imposta</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="19"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00C66FF1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
-                              <w:t>2025</w:t>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="19"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>redditi</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="18"/>
                               </w:rPr>
@@ -7067,74 +7106,81 @@
                             <w:r w:rsidR="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>attività di lavoro autonomo non esercitato abitualmente di cui all’art.67 - precedente art.81 - primo comma, lettera l), DPR.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">917/1986 d’importo superiore ad €. 5.000,00, ma non superiore al limite contributivo annuo pari ad € </w:t>
                             </w:r>
+                            <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>122.295,00</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C2236">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(per il </w:t>
+                            </w:r>
                             <w:r w:rsidR="00C66FF1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:bCs/>
-[...19 lines deleted...]
-                              <w:t>2025</w:t>
+                              </w:rPr>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>nello</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="3"/>
                               </w:rPr>
@@ -7604,76 +7650,81 @@
                                 <w:spacing w:val="22"/>
                                 <w:w w:val="95"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:w w:val="95"/>
                               </w:rPr>
                               <w:t>326/2003</w:t>
                             </w:r>
                             <w:r w:rsidR="0066343F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:w w:val="95"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">– Circolare INPS n.103/2004). Si impegna a comunicare tempestivamente l’eventuale superamento del limite di € </w:t>
                             </w:r>
+                            <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>122.295,00</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C2236">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">annuo (per il </w:t>
+                            </w:r>
                             <w:r w:rsidR="00C66FF1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:bCs/>
-[...21 lines deleted...]
-                              <w:t>2025</w:t>
+                              </w:rPr>
+                              <w:t>202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006778FF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">) al fine di permettere l’interruzione della ritenuta. In difetto s’impegna alla restituzione delle somme </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>versate</w:t>
                             </w:r>
                             <w:r w:rsidR="008A7B24">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-47"/>
                               </w:rPr>
@@ -7691,54 +7742,54 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008C2236">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>esubero dall’Ente.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="32B930D6" id="Text Box 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="width:516.75pt;height:253.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeIm5/HQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8naXt2BhR02m0DCGN&#10;F2nwAy6O01g4PnN2m4xfz9lpOzQQHxD5YJ1j+7nnnntueT32Vuw1BYOukvOzmRTaKWyM21by65fb&#10;F1dShAiuAYtOV/JBB3m9ev5sOfhSL7BD22gSDOJCOfhKdjH6siiC6nQP4Qy9dnzYIvUQeUvboiEY&#10;GL23xWI2uywGpMYTKh0C/91Mh3KV8dtWq/ipbYOOwlaSucW8Ul7rtBarJZRbAt8ZdaAB/8CiB+M4&#10;6QlqAxHEjsxvUL1RhAHbeKawL7BtjdK5Bq5mPntSzX0HXudaWJzgTzKF/werPu7v/WcScXyDIzcw&#10;FxH8HapvQThcd+C2+oYIh05Dw4nnSbJi8KE8PE1ShzIkkHr4gA03GXYRM9DYUp9U4ToFo3MDHk6i&#10;6zEKxT8vLy4XrxYXUig+O1/MX7+8yG0poDw+9xTiO429SEElibua4WF/F2KiA+XxSsoW0Jrm1lib&#10;N7St15bEHtgBt/yt17mCJ9esEwNzOefcf4eY5e9PEInCBkI3pcokJnv1JrLHrekreXV6DWUS9K1r&#10;sgMjGDvFXIt1B4WTqJO8caxHYRoWKEEmwWtsHlhywsnSPIIcdEg/pBjYzpUM33dAWgr73nHbkveP&#10;AR2D+hiAU/y0klGKKVzHaUZ2nsy2Y+TJGA5vuLWtyaI/sjjQZYvmXhzGKc3Ar/t863HoVz8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmzbus3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8QwEMXv&#10;gt8hjODNTbTsH2rTRQRhlb1YF/Q424xNsZnUJrut396sl/Uy8HiP935TrCfXiSMNofWs4XamQBDX&#10;3rTcaNi9Pd2sQISIbLDzTBp+KMC6vLwoMDd+5Fc6VrERqYRDjhpsjH0uZagtOQwz3xMn79MPDmOS&#10;QyPNgGMqd528U2ohHbacFiz29Gip/qoOTsPK7tym327H7LtSL4tJbt6Xzx9aX19ND/cgIk3xHIYT&#10;fkKHMjHt/YFNEJ2G9Ej8uydPZdkcxF7DXC0VyLKQ//HLXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDeIm5/HQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBmzbus3QAAAAYBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" fillcolor="#ffc" strokeweight=".5pt">
+              <v:shape w14:anchorId="32C60322" id="Text Box 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="width:516.75pt;height:253.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeIm5/HQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8naXt2BhR02m0DCGN&#10;F2nwAy6O01g4PnN2m4xfz9lpOzQQHxD5YJ1j+7nnnntueT32Vuw1BYOukvOzmRTaKWyM21by65fb&#10;F1dShAiuAYtOV/JBB3m9ev5sOfhSL7BD22gSDOJCOfhKdjH6siiC6nQP4Qy9dnzYIvUQeUvboiEY&#10;GL23xWI2uywGpMYTKh0C/91Mh3KV8dtWq/ipbYOOwlaSucW8Ul7rtBarJZRbAt8ZdaAB/8CiB+M4&#10;6QlqAxHEjsxvUL1RhAHbeKawL7BtjdK5Bq5mPntSzX0HXudaWJzgTzKF/werPu7v/WcScXyDIzcw&#10;FxH8HapvQThcd+C2+oYIh05Dw4nnSbJi8KE8PE1ShzIkkHr4gA03GXYRM9DYUp9U4ToFo3MDHk6i&#10;6zEKxT8vLy4XrxYXUig+O1/MX7+8yG0poDw+9xTiO429SEElibua4WF/F2KiA+XxSsoW0Jrm1lib&#10;N7St15bEHtgBt/yt17mCJ9esEwNzOefcf4eY5e9PEInCBkI3pcokJnv1JrLHrekreXV6DWUS9K1r&#10;sgMjGDvFXIt1B4WTqJO8caxHYRoWKEEmwWtsHlhywsnSPIIcdEg/pBjYzpUM33dAWgr73nHbkveP&#10;AR2D+hiAU/y0klGKKVzHaUZ2nsy2Y+TJGA5vuLWtyaI/sjjQZYvmXhzGKc3Ar/t863HoVz8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmzbus3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8QwEMXv&#10;gt8hjODNTbTsH2rTRQRhlb1YF/Q424xNsZnUJrut396sl/Uy8HiP935TrCfXiSMNofWs4XamQBDX&#10;3rTcaNi9Pd2sQISIbLDzTBp+KMC6vLwoMDd+5Fc6VrERqYRDjhpsjH0uZagtOQwz3xMn79MPDmOS&#10;QyPNgGMqd528U2ohHbacFiz29Gip/qoOTsPK7tym327H7LtSL4tJbt6Xzx9aX19ND/cgIk3xHIYT&#10;fkKHMjHt/YFNEJ2G9Ej8uydPZdkcxF7DXC0VyLKQ//HLXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDeIm5/HQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBmzbus3QAAAAYBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" fillcolor="#ffc" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="27603700" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
+                    <w:p w14:paraId="375D28AA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0020433A">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Al</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>fine</w:t>
@@ -7852,60 +7903,60 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>INPS,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>dichiara:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="312AB2E6" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C71130" w:rsidP="008C2236">
+                    <w:p w14:paraId="0BEDDF7F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00C71130" w:rsidP="008C2236">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4E1DE85D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
+                    <w:p w14:paraId="3FA3C787" w14:textId="50D92936" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:tabs>
                           <w:tab w:val="left" w:leader="dot" w:pos="3044"/>
                         </w:tabs>
                         <w:ind w:left="65"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Il</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
@@ -8053,51 +8104,57 @@
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="19"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>d’imposta</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="19"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00C66FF1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>2025</w:t>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="19"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>redditi</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="18"/>
                         </w:rPr>
@@ -8511,64 +8568,79 @@
                         </w:rPr>
                         <w:t>€</w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidR="0066343F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidR="0066343F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">      </w:t>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="0066343F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>(indicare</w:t>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="008C2236">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>indicare</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="9"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>il</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
@@ -8657,51 +8729,51 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>informazione agli effetti</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>della trattenuta contributiva INPS (art.44 Legge 326/2003 – Circolare INPS n.103/2004).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6C680436" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
+                    <w:p w14:paraId="092A6F52" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0" w:rsidP="008C2236">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:spacing w:before="1"/>
                         <w:ind w:left="65" w:right="65"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Si</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-7"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9155,67 +9227,67 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-48"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>i relativi costi in misura intera sollevando codesto Ente da oneri e responsabilità per l’omesso involontario versamento alla</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>gestione separata INPS.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6D766FF2" w14:textId="77777777" w:rsidR="00F06FE3" w:rsidRPr="008C2236" w:rsidRDefault="00F06FE3" w:rsidP="00F06FE3">
+                    <w:p w14:paraId="3BFD5822" w14:textId="77777777" w:rsidR="00F06FE3" w:rsidRPr="008C2236" w:rsidRDefault="00F06FE3" w:rsidP="00F06FE3">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:ind w:left="65" w:right="65"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>OPPURE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="73B17924" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0066343F">
+                    <w:p w14:paraId="012AE4CD" w14:textId="6256F834" w:rsidR="00C71130" w:rsidRPr="008C2236" w:rsidRDefault="00D62EB0" w:rsidP="0066343F">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                         <w:tabs>
                           <w:tab w:val="left" w:leader="dot" w:pos="3044"/>
                         </w:tabs>
                         <w:ind w:left="65"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Il</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
@@ -9363,51 +9435,57 @@
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="19"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>d’imposta</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="19"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00C66FF1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
-                        <w:t>2025</w:t>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>,</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="19"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>redditi</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="18"/>
                         </w:rPr>
@@ -9422,74 +9500,81 @@
                       <w:r w:rsidR="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>attività di lavoro autonomo non esercitato abitualmente di cui all’art.67 - precedente art.81 - primo comma, lettera l), DPR.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">917/1986 d’importo superiore ad €. 5.000,00, ma non superiore al limite contributivo annuo pari ad € </w:t>
                       </w:r>
+                      <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>122.295,00</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C2236">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">(per il </w:t>
+                      </w:r>
                       <w:r w:rsidR="00C66FF1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:bCs/>
-[...19 lines deleted...]
-                        <w:t>2025</w:t>
+                        </w:rPr>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>nello</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="3"/>
                         </w:rPr>
@@ -9959,76 +10044,81 @@
                           <w:spacing w:val="22"/>
                           <w:w w:val="95"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:w w:val="95"/>
                         </w:rPr>
                         <w:t>326/2003</w:t>
                       </w:r>
                       <w:r w:rsidR="0066343F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:w w:val="95"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">– Circolare INPS n.103/2004). Si impegna a comunicare tempestivamente l’eventuale superamento del limite di € </w:t>
                       </w:r>
+                      <w:r w:rsidR="006778FF" w:rsidRPr="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>122.295,00</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C2236">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">annuo (per il </w:t>
+                      </w:r>
                       <w:r w:rsidR="00C66FF1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:bCs/>
-[...21 lines deleted...]
-                        <w:t>2025</w:t>
+                        </w:rPr>
+                        <w:t>202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006778FF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">) al fine di permettere l’interruzione della ritenuta. In difetto s’impegna alla restituzione delle somme </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>versate</w:t>
                       </w:r>
                       <w:r w:rsidR="008A7B24">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-47"/>
                         </w:rPr>
@@ -10042,61 +10132,61 @@
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008C2236">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>esubero dall’Ente.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD3CE26" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="6E925E21" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11985249" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="00321233" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="591"/>
         </w:tabs>
         <w:spacing w:before="93"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
@@ -10123,74 +10213,74 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pagamento scelta è la seguente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B998321" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="0066343F" w:rsidP="0066343F">
+    <w:p w14:paraId="1BF0EBE5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="0066343F" w:rsidP="0066343F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1695"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="480" w:lineRule="exact"/>
         <w:ind w:left="1696" w:hanging="902"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487388672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E24CA8" wp14:editId="61A384F9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487388672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B635F1" wp14:editId="1E403CD0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3857625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>396875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3295650" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Group 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3295650" cy="247650"/>
                           <a:chOff x="5846" y="570"/>
@@ -10729,51 +10819,51 @@
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="31140FF9" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:303.75pt;margin-top:31.25pt;width:259.5pt;height:19.5pt;z-index:-15927808;mso-position-horizontal-relative:page" coordorigin="5846,570" coordsize="5190,390" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBII/mxbAkAAE0yAAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu48gRfQ+QfyD4mEAj3i/CeBa7ljUI&#10;MEkWWOYDaIq6IBLJkLTl2WD/fav6QnVzukSuZpOHZDyASZnl4uk6XdXdp8bvv3s7n6zXsu2OdfVg&#10;u+8c2yqrot4eq/2D/Y9ss0hsq+vzapuf6qp8sD+Xnf3dhz/+4f2lWZVefahP27K1wEnVrS7Ng33o&#10;+2a1XHbFoTzn3bu6KSt4uKvbc97Dx3a/3Lb5BbyfT0vPcaLlpW63TVsXZdfBT9f8of2B+d/tyqL/&#10;+27Xlb11erABW8++t+z7M35ffnifr/Zt3hyOhYCR34HinB8reOngap33ufXSHr9wdT4Wbd3Vu/5d&#10;UZ+X9W53LEo2BhiN64xG87GtXxo2lv3qsm+GMEFoR3G6223xt9cfW+u4Be5C26ryM3DEXmu5Hgbn&#10;0uxXYPOxbX5qfmz5COH2U138s4PHy/Fz/Lznxtbz5a/1FvzlL33NgvO2a8/oAoZtvTEOPg8clG+9&#10;VcAPfS8NoxCoKuCZF8R4z0gqDsAk/lqYBJFtwdMwHh49id8O3VT8qg83CDBf8bcypAIZDgumW3eN&#10;aPd1Ef3pkDclI6rDaMmIAkwe0U1bljiHLQgyCyozkxHt1HAqTxBkB1GfDOQQkcgREZHRDN0AaMVQ&#10;+pEej3xVvHT9x7JmjOSvn7qehXm/hTvG81aAzyCiu/MJ0uLPC8uxXCeNIytMUpfzsh/sXGn3p6WV&#10;OdbFYm8XXqUzTxoxZ0ChNdB49eRLI/CEJgdLwIcEG14XSCPuKQ1dIyoYP0ePqAICFTClDJFAFUuj&#10;W6ig3qmeUi8xokqlGaJKCFSuHvkwDk3BctW4o40xWpDOOjAnNQJz1dhnrkdBG0U/gWHKdLxShDVl&#10;CH4INmZoo+gnKTG/VAIyN6Kg6RRETmyEpjKANkZo3ogBmPXGqHkqB5lHTn6dhMg3zn5PpQBtzNDG&#10;DFDQVA4yj8oATychMSemp1KANmZoOgNQK8yEeioHGWSKuWT4OglJGpgI9VUK0MYIzdcZCFMiDXyV&#10;g8yn0sDXSUhd3whNpQBtzNB0BkKqdPgqB5lPpYGvk5B6wMGXGeqrFKCNEVqgMxBStTZQOcgCKg0C&#10;nYTUnAaBSgHamKHpDNCrEy6EQy3KAioPcG+hFHAKm8oBjU2nALCl5qIbqCxkAZUIuC1SsZkpDVUS&#10;SEpDnQPXdVzzShWqNGQhlQmhzgORCaFKApkJoc4BYPPNZTdUachCKhVCnQeigIQqCWQBgW2UygFi&#10;Mxe3SKUhi6hciHQeiLobqSSQdTfSObiBTaUhi6hciHQeiOUqUkkgl6tI54DmNFJpyCIqF6CUqTwQ&#10;q3yskkCu8rHOAWAjciFWachiKhdinQfc+BhKb6ySQG6OYp0DuobEKg0ZbNHNi2ms80DsKWOVBHJP&#10;megc0LU3UWnIEioXEp0HYhueqCSgzbAuwGFvOL7kB3miKd4qcaSBOytHYcJhx9Gm7vA8mQE4OCBl&#10;vjgvghWefwhjIA2N41nGEEU0hh06P4redo1bb2bODokwmAlzIJyZp7O84xYVzWF3OQeMJwYKO75Z&#10;5mKosAubY47bKwTjzxsqbnmY+byh4jYEzWEHMQcM7gyY+byh4mKN5rDOzvGO6ycznzdUXNKY+byh&#10;4iqD5rBAzAETiaFCzZ5lLoYKZXSOOZZHBAOVbZa5GCoUmznmWETQO+S/Ys7TRCR4C3rfWOlrbQuU&#10;vmf8nXzV5D3WBXlrXUBFYhLJgSsk+OBcv5ZZzUx6pjc5CY+aFFCuBqdKNcStAQCUZvKhvDbMm5jK&#10;MkLyobxyIxeKNHiCCx+pfCqv3IqjAoe3jDimQfyRHuSVe+JGPlePIKLyqbxq7/OCmy8U2P0h+aQT&#10;eeXORBx82Ovdgi9ielWvpBd5FdAkR5OGrsNjO/Xi0MWzLpAwNRCYPyJ8E4HhEw09TsWZzUgwnGDt&#10;+ubbU2AYytR8krG5PTlDGevxRC9OdVdyMjHPmPg6JBzmqSI4dvXpuN0cTyfMs67dPz+eWus1B5X+&#10;0cF/bIHOT80h5z8NHTeVsIQ586/5ObGFu6rRr5xU6B/UUJH0qIsyWf7fqesFzg9euthESbwINkG4&#10;SGMnWcB7fkgjJ0iD9eYXROEGq8Nxuy2rT8eqlC0CN5gnGItmBRf3WZMAS04awurKBk5GwWFfIjW0&#10;QUJPoNrC6PLVocy3T+K+z48nfr/UEbMowbDllQUCxHAuLXMl/LnefgaZua15ewTaOXBzqNufbesC&#10;rZEHu/vXS96WtnX6SwVKeeoGOOV79iEIYxTJWvXJs/okrwpw9WD3Nuy98Pax5/2Xl6Y97g/wJpfF&#10;oqq/hz7B7ogyNMPHUYkPINb/t1R7SPuxas8qHsYMxP3fUbUHCR0rzHA2+A+q9qjXG5VLgHBVRaiN&#10;ub4vJ86BsPgPnshj4PhkRCiDsLQNvmaK9tQJUPFEHgBHZyJKFITd0BUVdTAdi/bmw58u2pPKuB54&#10;UhK8U7Qn+glq8Mmzn6ufS0lJ0IV0ugZtrmhPHP1clQHt6Kc2hkaiPX0svU+1J7Bpqj2NTU8A+jiP&#10;569r3DxKohnJ9sRxXpPtSUo9PQ1oGeQ+3Z6QQTTdnpRBRro9LR/dJ9wTxQOOp1cSyOrh66mA2MyS&#10;IO55r5zOVe6pcqvmAl1vYW3mr+TNWxLbfdI9IVfC3v86UFKuDEa5QMq890n3hMwbqCSQMm8wNxfu&#10;lO7NjSJduqcaRWPpnmwr3CndE20FNRfotsIoF8j/LHCfdE+0YzTpnmzH4FlSyQVyybpPuSegaco9&#10;DU1PBXKhR/3mWkHmCvdE708T7klGR8I92TG9T7cn+kSabk/2iUa6Pdlnvk+2J+qHJtuT9WMk25Pb&#10;7/tUe6Lsaqo9WXZHqj0J7T7RnlitNNFeW61AGPgm2lPdhm+iPRWZb6I9FRksxKAqZP/Xoj0s9aqA&#10;Skn2sJyC2YSEPk+NF4K2FCmlPi2vXKcWcvZYOdWNSIF1ZDZTrpVC9qT6K3XsKTVZpN60Oi2iOy13&#10;c7b8SQF9tiQ/V+SXUvZU20DwNmU2s6kxs0UiwjcRFRG7iSCP8kHOpN8i2Q+6OvaHvlrGbtquX+fd&#10;gcv7TOFGtTtfTevb8Ho0NKr6TvqUPCXBIvCip0XgrNeL7zePwSLauHG49tePj2tXV/WxV/D1qv5t&#10;MX/Dvr4U8xWpnrdCYC/0PyLVs/9uD3+zwNoO4u8r8I8i1M9M2r/+FciHXwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACUooxffAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NJBe7&#10;wbUcQmh7CoUmhZKbYm1sE0sylmI7f9/NqT3tLDvMvilWs+3YiENovVMgFwIYusqb1tUKvvfvT0tg&#10;IWpndOcdKrhigFV5f1fo3PjJfeG4izWjEBdyraCJsc85D1WDVoeF79HR7eQHqyOtQ83NoCcKtx1P&#10;hMi41a2jD43ucdNgdd5drIKPSU/rZ/k2bs+nzfWwTz9/thKVenyY16/AIs7xzww3fEKHkpiO/uJM&#10;YJ2CTLykZCWR0LwZZJKROpISMgVeFvx/h/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;SCP5sWwJAABNMgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJSijF98AAAALAQAADwAAAAAAAAAAAAAAAADGCwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAANIMAAAAAA==&#10;">
                 <v:shape id="Freeform 15" o:spid="_x0000_s1027" style="position:absolute;left:5846;top:600;width:5145;height:360;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5145,360" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIiYEowgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qRoXQpq5SBEEDNlQ96G3ITpPQ7GzIrrr5991Cobd5vM9ZroNpxZ1611hWMJsmIIhL&#10;qxuuFJxP2+cXEM4ja2wtk4KBHKxXo6clZto++JPuR1+JGMIuQwW1910mpStrMuimtiOO3JftDfoI&#10;+0rqHh8x3LRyniSpNNhwbKixo01N5ffxZhQEUxwWrF8/8sW1GIqLzIf9HpWajMP7GwhPwf+L/9w7&#10;Heen8PtLPECufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIiYEowgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m5085,l60,,37,5,18,18,5,37,,60,,300r5,24l18,343r19,13l60,360r5025,l5108,356r19,-13l5140,324r5,-24l5145,60r-5,-23l5127,18,5108,5,5085,xe" fillcolor="silver" stroked="f">
                   <v:fill opacity="32896f"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="5085,570;60,570;37,575;18,588;5,607;0,630;0,870;5,894;18,913;37,926;60,930;5085,930;5108,926;5127,913;5140,894;5145,870;5145,630;5140,607;5127,588;5108,575;5085,570" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 14" o:spid="_x0000_s1028" style="position:absolute;left:5891;top:570;width:5145;height:360;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5145,360" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwXYkTwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF5EN9VSS8xGqiC2eKp66HHIjkkwO7tkVxP99d1Cobd5vM/JVr1pxI1aX1tW8DxNQBAX&#10;VtdcKjgdt5M3ED4ga2wsk4I7eVjlg6cMU207/qLbIZQihrBPUUEVgkul9EVFBv3UOuLInW1rMETY&#10;llK32MVw08hZkrxKgzXHhgodbSoqLoerUfDtPseb7a572bnH2V0prOf7ca/UaNi/L0EE6sO/+M/9&#10;oeP8Bfz+Eg+Q+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsF2JE8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,60l5,37,18,18,37,5,60,,5085,r23,5l5127,18r13,19l5145,60r,240l5140,324r-13,19l5108,356r-23,4l60,360,37,356,18,343,5,324,,300,,60xe" filled="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,630;5,607;18,588;37,575;60,570;5085,570;5108,575;5127,588;5140,607;5145,630;5145,870;5140,894;5127,913;5108,926;5085,930;60,930;37,926;18,913;5,894;0,870;0,630" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487388160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59312A49" wp14:editId="4E301D97">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487388160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DE824AF" wp14:editId="2DD42D7C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1188085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>361950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="152400" cy="1371600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="19" name="Freeform 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="1371600"/>
                         </a:xfrm>
@@ -11010,101 +11100,101 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:polyline w14:anchorId="2C299A51" id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;z-index:-15928320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" points="105.55pt,136.5pt,103.2pt,135.8pt,101.3pt,133.85pt,100pt,131pt,99.55pt,127.5pt,99.55pt,91.5pt,99.1pt,88pt,97.8pt,85.15pt,95.9pt,83.2pt,93.55pt,82.5pt,95.9pt,81.8pt,97.8pt,79.85pt,99.1pt,77pt,99.55pt,73.5pt,99.55pt,37.5pt,100pt,34pt,101.3pt,31.15pt,103.2pt,29.2pt,105.55pt,28.5pt" coordsize="240,2160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr8DBYNQYAAHcXAAAOAAAAZHJzL2Uyb0RvYy54bWysWFFvo0YQfq/U/4B4bJWYXWAxVpzTKU6q&#10;Stf2pKM/YAM4oNosBRLnWvW/d2bZdRay60NV/WDAfB6+mW9nmJ2bD6/Hg/dSdn0tmq1PrgPfK5tc&#10;FHXztPV/zx6u1r7XD7wp+EE05db/Wvb+h9vvv7s5tZuSikocirLzwEjTb07t1q+God2sVn1elUfe&#10;X4u2bODmXnRHPsBl97QqOn4C68fDigYBW51EV7SdyMu+h193403/Vtrf78t8+G2/78vBO2x94DbI&#10;705+P+L36vaGb5463lZ1rmjw/8DiyOsGHno2teMD9567+p2pY513ohf74ToXx5XY7+u8lD6ANySY&#10;efOl4m0pfYHg9O05TP3/Zzb/9eVz59UFaJf6XsOPoNFDV5YYcY8wjM+p7TcA+9J+7tDDvv0k8j96&#10;uLGa3MGLHjDe4+kXUYAZ/jwIGZPXfXfEf4K33qsM/ddz6MvXwcvhRxLTKACBcrhFwoQwuMBH8I3+&#10;d/7cDz+VQlriL5/6YZSugDMZ+EKxz8DK/ngAFX+88gKPkoR4JA2JkvoMIxr2w8rLAu/kAYE5hmrM&#10;aCoJAy9O3qFCjQJLFDEVPJW9g0UapnjRyMor1jDkFdl5MY1RvAiz8Uo0SvICjJ0XZKgZr2DNrLxg&#10;eYww5LW28yKz2LMksREjZuwpguzMyCz+AQus1IipQEaog9xMAEatahJTAIogB7mZCEHsWGemDBmo&#10;YF1pZKZCHNvJmSpQBNnJ0ZkQLnLUVCIDX63k6FQHsrbnATVlkCAHuZkQQUStslJTiQzSxU5uqgNJ&#10;YJFYkpSaMkiQg9xMiAAUs5UPaiqRUUdChFMdSBKENnJQnd6SS4Ls5MKZEGmytpILTSWy0JEQ4VQH&#10;wlhkJWfKIEEOcjMhoObayZlKZKEjIcKpDoTZEyI0ZZAgOzmo7WaVI67IRaYSWeRIiGimAwMvLGsu&#10;MmUgCHKQmwoBnYB9zUWmElnkSIhopkOcWotwZMpAEOQgNxWCurI1MpXIIkdCxDMdYgixJXKxKQNB&#10;kJ1cPBWCuupcbCqRxY6EiKc6kCixkzNlkCAHuakQbnKmElnsSIh4qkNiz4fYVAExdmrQnZjpQF1v&#10;VmbqkEFltZZgNlWBra1hY6YGiHFQm4pAXf0IM1XIoHTZqU01YNRaf5mpAGIc1KYSUOJo4ZgpQsYc&#10;qQCNpKlBvLZW38RUADF2aslUAmfXm5giZIkjEZKpBpCgtiRNTAUQ80YN+vYn3ZnzSjfr+WujunU4&#10;8zhuEQO5Q2hFjzuDDHyF/j8LVesPKGztHWB4OoKTRWBQBMHQeY67isumsaGU8HgZHJaPhKeL4Nh0&#10;IRz6pSVksA2S8GWeYmOC8HHHA0JcdhVbBQlf5mqoXIX37hLu+DpF6/AmXARXrsK7aRFcuQpviyVw&#10;fAkgmXiZq7FyFUrqEutYKtE6lLlFcOUqlJ5FcOUqlIMlcExzJAMpasDHxaBSsIPZyHwq0vkeTEUe&#10;8T980/IBM1efeqetj1tkr4Ijbm/xxlG8lJmQkAEzWALgwXr/C098gxwaEwpNteRICTQsI0kN0MdW&#10;2iSgFzpDSaBjpQH6qIBq6cOLVg8PNEAfNRDcAIskXS8E0nE7D+5oS/qoLOKWFi2S9LLF9egLIZB3&#10;l5zG7gztBWl0EaccCb7hyNkcuxxrTS+A7dIlekT5m47TEHdccCMKfqTncY6Omz7OFPmGH0RJTGDS&#10;cJGfWjOQ8hdhag2Sy0HWq3r6THAaU0QOqc65Aj+ag6pGPNSHA1DAhYMZlMZQzvGyF4e6wJvyont6&#10;vDt03gvHMaX8KN4TWNv1w4731YiTtxDGN514bgp5VpW8uFfnA68P47nUB4EwblMpjYM3OaD8Ow3S&#10;+/X9OrqKKLu/ioLd7urjw110xR5IEu/C3d3djvyDnEm0qeqiKBukrYelJFo2jFRj23HMeR6XTtzr&#10;zSg8yM/7KKymNGT0wRd9lN7JwSTOIsfh5aMovsJcshPj9Bem1XBSie4v3zvB5Hfr938+8670vcPP&#10;DYxWUxJhmRvkRRQnuIQ7886jeYc3OZja+oMPDQ2e3g3jePm57eqnCp5EpN6N+Ajz0H2NY0vJb2Sl&#10;LmC6Kz1Qk2gcH5vXEvU2L7/9FwAA//8DAFBLAwQUAAYACAAAACEAi9duzt4AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3WV2KidVDRViFNRBFMnCgubG1+TqPE5iZ028Os5Jtju&#10;3T29+16xnV0nLjiG1pOGZKlAIFXetlRr+Hh/vd+ACNGQNZ0n1PCFAbbl7U1hcuuv9IaXQ6wFh1DI&#10;jYYmxj6XMlQNOhOWvkfi28mPzkSWYy3taK4c7jqZKrWWzrTEHxrT43OD1fkwOQ3r3c4P6sUP36t2&#10;P8j9p8vOU6r13WJ+egQRcY5/ZvjFZ3QomenoJ7JBdKw3WcJWDQ8Zd2JDmiS8OPKQrRTIspD/K5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKvwMFg1BgAAdxcAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIvXbs7eAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAjwgAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACaCQAAAAA=&#10;" filled="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="152400,1733550;122555,1724660;98425,1699895;81915,1663700;76200,1619250;76200,1162050;70485,1117600;53975,1081405;29845,1056640;0,1047750;29845,1038860;53975,1014095;70485,977900;76200,933450;76200,476250;81915,431800;98425,395605;122555,370840;152400,361950" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <w10:wrap anchorx="page"/>
               </v:polyline>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D62EB0" w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487387136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26EC195A" wp14:editId="4A954FF6">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487387136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE1B4B4" wp14:editId="50DE423E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1221422</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>107773</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="100965" cy="192404"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="image1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="100965" cy="192404"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D62EB0" w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15732736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D296808" wp14:editId="1888E8AE">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15732736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6218324B" wp14:editId="554E5DB5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>764222</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>107773</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="151130" cy="140970"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="image2.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="image2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -11251,73 +11341,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>corrente</w:t>
       </w:r>
       <w:r w:rsidR="00D62EB0" w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D62EB0" w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>presso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B483CD6" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="049680F8" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:line="222" w:lineRule="exact"/>
         <w:ind w:left="6688"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487387648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="575312A8" wp14:editId="28FFA0C2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487387648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A6DC943" wp14:editId="20CEE762">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1450340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>193040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5724525" cy="923925"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Group 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5724525" cy="923925"/>
                           <a:chOff x="2284" y="304"/>
@@ -12886,67 +12976,67 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="5034C51C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                            <w:p w14:paraId="1B2DD239" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Tahoma"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="137A97EB" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                            <w:p w14:paraId="47E6936C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Tahoma"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="6122D68E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
+                            <w:p w14:paraId="73B27158" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
                               <w:pPr>
                                 <w:spacing w:before="153"/>
                                 <w:ind w:left="207"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E46C0F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                 </w:rPr>
                                 <w:t>IBAN</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00E46C0F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00E46C0F">
@@ -13100,119 +13190,119 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="2F7056DF" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00C71130">
+                            <w:p w14:paraId="39869B02" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00C71130">
                               <w:pPr>
                                 <w:spacing w:before="82"/>
                                 <w:ind w:left="1521"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="575312A8" id="Group 3" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:114.2pt;margin-top:15.2pt;width:450.75pt;height:72.75pt;z-index:-15928832;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordorigin="2284,304" coordsize="9015,1455" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcRTbUdBMAAEuQAAAOAAAAZHJzL2Uyb0RvYy54bWzsnW1v48YRx98X6Hcg9LJFY/FBFGXEF6S5&#10;JCiQpAGifgBaki0jsqhSurPTT9+ZXS61s5o/yeOlhx4iBDnJ1pj8c2af5rcj8suvXp930ftNfXyq&#10;9neT+IvpJNrsV9X6af94N/nX8ru/FZPoeCr363JX7Td3k982x8lXb/78py9fDrebpNpWu/Wmjugg&#10;++Pty+Fusj2dDrc3N8fVdvNcHr+oDps9ffhQ1c/liX6sH2/WdflCR3/e3STTaX7zUtXrQ12tNscj&#10;/fat/XDyxhz/4WGzOv3z4eG4OUW7uwlpO5l/a/PvPf978+bL8vaxLg/bp1Ujoxyh4rl82tNJ20O9&#10;LU9l9K5+ujjU89Oqro7Vw+mLVfV8Uz08PK025hroauJpcDXf19W7g7mWx9uXx0PrJnJt4KfRh139&#10;9P77+vDL4efaqqe3P1SrX4/kl5uXw+Ot/zn//GiNo/uXH6s1xbN8d6rMhb8+1M98CLqk6NX497fW&#10;v5vXU7SiX87mSTZLZpNoRZ8tknRB700AVluKEv9ZkhTZJKJP02nmPvq2+evFNG7+NM5m5g9vylt7&#10;WiO1kcahp7Z0PLvr+HHu+mVbHjYmCkd2x8919LS+m+STaF8+kwe+qzcbbp9RHLNiPjlZOY8efXd6&#10;n7DZkbze68gkWcTWI/b45a3z5mI6pRbNroynU3Pu1h/l7erd8fT9pjIhKd//cDzZhr6mdybQ60b9&#10;kg7x8LyjNv/Xv0VTuoY4ySJzzuYPnB2JsHZ/uYmW0+glMqcPjBJnZA6WxnFE/zd9rD1j6ozoSGyy&#10;jZx+6j6tFTUDTxe1m0KVRS3iLCsDsihW3rGArLkz6pRFw5l3KGrCqSpr4czYWwWQFUvfp8lMcxc5&#10;8HyJbKP7K5a+T9JsqiqLffcv4wRpk/5P86mqzXc/2wBtMgAJdW5dmx+DZZwjbTIIWZyq2vwYsI2u&#10;LZFB4Kavakv8MCwT2ANkGLJ5oWlL/CCwDdAmg4C1+WFYUgcGvVOGIY6zXBXnR8EYAXUyDDCqiR+I&#10;ZYJ6QyoDESdg9PDjYIx0dakMBOwPqR+KZYr6QypDESd5pvku9SNhjIA6GQo4jqR+LJYp6hGpDEWc&#10;LBaqOj8SxkhXl8lQwME382OxpAFHb3eZDEWc0qijzAuZHwljBNQFoYBTVuYHY5mhbpHJWEB5fii6&#10;5AWxiONioY4omR+NZYb6xUwGA8V25seiI7azIBg03yeqvJkfjuUMdYxZEA3QMWjBdp7FOjrGLAhG&#10;nNDoqK1HZn44ljPUM2ZBNMCoMvNj0TGq5EEwyNH6dJH74VjSzKh3jTyMhj4k534sOobkPAgGlueH&#10;Y0ljGZAnowFms9wPBZ7N8iAUMLS5H4xljjrGXMYCLAPmfiDwMmAeBgJ1i7kfiuUcdYu5jARYP839&#10;MOD101yGgRbpYEiZ+5FYzlGnmMtIgIXn3A8DXngWMgw4gyj8SCwL1CUKGQmwWi/8MMgsgrKgR5fn&#10;lFuX+qxe903uQ++ikvHE1CSuh+rImeeS1FEqtUw5XaFDkBUnSsCY4sbG80HG5Ec2tplQ76F5gW7M&#10;XYrbrSSmkBvzxSAtvIxlc1qBDrlOTtaN+bAr5aUem6cuHe3WzmsvYz7sUnkxZMyHXSqvTtic1hVD&#10;LpVXC8Z82KXy7M3mNO8OOTrPpsZ82KXy7GbMh10qzzZsTvPEEDF5c6k0cA8yby6VhtIh5jxCshga&#10;3AaZN5dKw80Qcx5F+Og0AHjmtlc1Hbwm6hfyvnoSEe+7578pbw/liccF9zZ6IRplYMq2YSn8yXP1&#10;frOsjM2JB4iiaJqrgYZ0wrPBbu8bxjwfkkRn5z51rwdzuHhK4xxZxYZz0eHcx+7VmjXNjF7s1bpP&#10;3WtzMOtyPmaXGY3UfMY27O4g7tUezFoVlMp0HasZpshvnWaN/gW1/86jNd5YFEW3XeNbR4yg39po&#10;DbBc0HRIfuk7d7HgNTYb9lxMsShsC+hzjm10dMQ+Z7eGfbFrT93XFNqL6WlZBR1xSDtt/R02h9Wu&#10;Om5s6Lnbmbm17X/cbT1Qeax2T+vvnnY77nXH+vH+m10dvS8J3X/7Nf/XNA1htjPT9L7iP3MtzLBr&#10;y1ctkL2v1r8Ra60ry/9pv4LebKv6P5Pohdj/3eT473dlvZlEu3/siRYv4oxT4JP5ISNqTT/U/if3&#10;/iflfkWHupucJrSs4LffnOwGw7tD/fS4pTPFZqGxr74mWP7wxCiWgPXx1qpqfiBg/YnINcUzJNcm&#10;aJ83uYZwjPrsmRCjRadcc4I8hwbZ9kg4zZELf0jFaApuD7aE+ZczMjwdZTjOiFgzTnDkkh/iMJrq&#10;z7JQ5hWCawCHfc/j5OYCXAOkPhJcA6juux/nNrFMvCAI40X42W1DwTVIbWI/BjK18TdIAnCN865x&#10;5BqIE+S6Q5zsBThj5QTj7LkEdYREBgJkrIkfBhzVRPYF5oc6AhtHrkGuTznR+Upxdwi4NYkDAGwc&#10;uAZjiODWeBBJZRhIHMBf47g1Gnf9DtEx8NIsbZtSs5WJxI3E1mC7RGJrNhqIrVFgR2JrQDYzv090&#10;kM1saKfgFf25xw7H1vqGSYCtyUj33gW2RghsLLbWd0wCbE1GQF7YMdA2+khsDbZMJLZmI11egK3h&#10;PDaSWgN1klp3qJOTBdwMY2xxbnlDobXZC6GZipMHf/7kTLI9mjECvpMdA66cxlFrtJEosHXHfknA&#10;reFycxy2Rpuwglt3DCoBuIZr9HHcGm1gC3DdsVsSkGuobhy4BpOZANdyMqNs+AquEXG/gmvkmSu4&#10;Rp7hIZno2vKPDa4tzz2TQ8ith0Hkhuj2cMOBeHsYK4dwUYLrwazSgdyeaxgMUwfj2dawD/i2p6a/&#10;6ATiLcfthdIO5PZibrfP0UvOXfD6DQfS/aZp9V3KwK0H2+77PB32DtekPoRbt/SZd3HMbhJXORuI&#10;DYk27TfxlpNF1oJoH+rj6W153FrybT6ya1eqBt+vzSp2uynX3zbvT+XTzr43myFX9m2/CaBXbdOE&#10;ELBvs7H2e6PvPGm2iuKUqrdNyFzVdlZwMsZV28SAmvC72nl/L+SDiranszgy5wxyHB85maJtc/bA&#10;SLJvVhydZZ8Lsn36bYy2UXMFflYlU7mcCaEmTGRyDP00YUFOjYSJPI6NVGEyi8uTolCFCbjB/FsT&#10;FvBv8kauukyUbhsrVVpAwPMkX6jaFAKuqpMxiLPpQlfnB8FY6epkGCiaua7Oj4Mt3lbVyUDEGRUE&#10;a81NUHBjpaoLKDi3NVWdAsE1dUnQGTI6nKZOYHD6OgpodIkMBVbnh8IWcKvqZCjiHHRVwcGNle47&#10;GQoYWQWDa+rCAu55PFN9J0B4zFaqugCEw16hcHBVnQxFPE8zXZ0fCmOlq5OhgOOJAsJVdTIU8Tyb&#10;6+r88clYqeqCAm44DCskXFMXFnDPQa+QKJytdHVBKGI0fSkkXJUnYxFDef4IZax0eUEs4uk8U8cU&#10;Xq62BNEWcGvywgJuFFuJwtlKlXdBwqe0Ycoji11nnCdshYSr8oJooI4hUThb6fKCYMTxVJ8vFBKu&#10;yguigUYVicLhqBKQcNqYBCsUBYVr8sICbjQkSxbOVqr3Lgq4oTx/mLIF3Kq8IBpoPpMwHM5nFyXc&#10;KLgKDNfkBSXccDEgaTgvGVTvBTCcmh7oGgoNV+UFXQOtpCQOZytdXhAMOLAoOFyVF3QNtAyVPJyt&#10;VHkBDifv0QCuDSwKD9fkBYXcvIxS5zRBxI1VK+9KxBkigBr0KxFHnrkSceSZPwIRN2NRRKXcjCe4&#10;/5yBd1NTXfAX54nAOP5yNnD0zxryYsEzcx+6V2vUfCuhp1qahmo6Utxd3UxzOnMhV5XvzuNe7fms&#10;ppYduQ/dq2+UtoDRfeperVVzPspSCQkZemjr2KUViTay2u9RuI/dq/BDSt/g6zpa49Mz/HJHca/2&#10;aJmLUb8h5+Lstp4TZwWnMWzYcyFZwUtdNuxxjG1obNjj59awJ2rnM3c3gfZSetpTVjS+6W6cra9d&#10;f3Ch+BAGLhD2tXabiPL/4q4jTB4DgG2GlM8bYEMuNoZfoxRH8GuY4cgVP0RiIvsayK8R6RRUAuY2&#10;cq0PaZhAEkP5NcprJL+Gec0FvwZsfSS/RmkN3w2oxS+UN4C0JqjhhixMqeHWshqeDe1ZbZUpymok&#10;v4bbEgG/xknXSICN5EmAjeXJ/kDyAAtT6rg17wV13CZqnPKF7EoSbBjbi0pulPCPRNioY0iEDTtG&#10;gLCJ5QAWNpJhoxFFVHPjvZOLam4Em0ZCbDgS+4MU3jwJIDaJA6huJMVGqE5SbIjqsrBroOCOpdhg&#10;+0QWdEPQeVHPjbrGWIoN9k8Cig0xcbDRBgeWsRQbbKAEFBtC9gtUB1jYWIoNdlACio12UDiJ8iYh&#10;OKeNhNhoA0VCbLi/E0BsuDem1HNrc0YexALtn0iGDfdPAoYNV1IjETbaPpEIG26fBAgbLkBHEmy0&#10;eyIJNhxUgnpuuG4fCbDRiCwBNhyRA4AN1Y3k12g6k/xaZBZXfn3l13xvmeutSCCQtqhtSYO3pYbd&#10;d4y58mtqTgEBRvS6gZjOsQ7quVfLWRu42wMSBzHuhuyGEFGeD7LG0GwguWyYbo/+4WC1uYheUNvY&#10;9ZPfwSx5MJ0ezLubXY4+gu4upeeamzbQh9mbBtUH2ZvG2UPYbUvvc3LQH1xL+hB6fa3gPn0mdy9h&#10;JhkQcDPC/d4E3NxzkneBznjKlXCnBaMJU8JNb+y09ZEl3DlzNXNKOpxfT31BwM3JA6Mgl0bMTxDw&#10;BvnZC/DPKLEGfd0V3H/TZaB8h2sm4JqwIHNDwgQBh8IkeE3SJFc95sMlc+ttTdhHVXBf+iwg4PQt&#10;XN1pCgFX1ckYUG02qJEWBJytqHJGUSfDQM1spnpOIeCqOhkI4oug+t2PhLFS1QUEHH4LVwHgmrqL&#10;Cm5qv+cufK6OlAA8IytdnQwFVueHwlZwq+pkKOgbVHqNtOTfbKWrk6GAkVXwt6YurODOF6AK2R+V&#10;qL7cVKpetrsAf8NeodBvVZ0Mhakc1yIr6XfDMhR1MhRwPFHgt6pOhiKeJ8B3olewlRpZ0usTPjgM&#10;K+xbU3dRwZ3qtXiSfc/JSlcnQwFnLwV9q+pkKKjqHqgTEwVWJ0ORT2lrkDtuuMmkkG9N3UX9Nohs&#10;QL5RZIP67ZxuUKCqU8C3qk6GAvaKAHzbb11c9org/ts53X5IV+eHwt5+W1UnQ2HGCq3PSu4NRxRO&#10;VXzuTbdhV9Up3FtTd1G8DUZjyb3haBxyb6hOzBXmPiaquqBX8Byl+U5ybziThdwbRVbh3pq6y9Jt&#10;fRUguTevFdQRJeTeqFco3FtVF/QKtIKS3BuuoELujUYUhXur6oJegSocJPdudsEv+2zIvVEuoXBv&#10;Td1H1W1bdVfufeXeV+7ddQP56y24L27BbcYiU7dNg4hWt53OeauNkIyDLpB80+LEM3NA0L029coW&#10;QXaXxjZ316cXi3ncIdxrU6xsy4W7D2UpJdULdB3JGvFD8LqsaHIzVcfdldaN9r4qZk6X+GhUDdR1&#10;Ti50YLN2gHcucK+NV12Meg2L6bATp66IufdCCi5oGuAY29DIsM/PrWFP1NL2zN1NoL2UnvaUOt/0&#10;HM752vUHF4oPId/Xuu1P8bRIBoQBtTbd7fOm1pCG+XzI3HdEW2cG1BqlN4Jaw+xGrvchCBOZ10Bq&#10;jfimnwFjvCmX+pCB+VRoMLVGWU1Ytw3Y5gW1BkR9JLVGWY1at32Z1QR125CA8TTXloHb+45orY33&#10;JT10wIm0mk2rdduX6gJqDQnYSGqN1ElqDbdKwvuOoHxVqdrWfPdRVduK72QoIAEbSa1RrwiLtkGv&#10;CKg1JGAjqTUaTSS1hpwkqNnOEWMaSa3hIOyPT/R0DOA7irXfyaC6kdQa7ZZIag35XFCxDSM7klqj&#10;3RJZsA3ZZlCwDXvFWGoNyskDag25sJytIVMfS60RU/cnbLOnotLDkFojAqZUa2vjXfjQSLQfIak1&#10;3I8IqDWcyUZSa6ROUmusLlg6oX11pVpb891FtTaIrKTWcB8soNZw/TSSWsN6aH8F6+5RdTmTBdQa&#10;LjtHUms0okhqDUeUgFrD1fpIao1GY0mt4WgcUGuobiS1RjNZUK3tz2RXan2l1ldqfaXWXGBtHxRH&#10;z3Grex4caebALmodcF/ErBum2038GqTbhw8tWO0+VMNzQ3ToEGJAc3vMBvJKR3L79A/GqZxvEMft&#10;xbONXT/vHUyQXRF2TwFzS3L78Hq7t9HHzZu49ZkNpPpNg+pD68M2HGww+pwMQvYhzPparX36XKq1&#10;id5a7r3k6um/V6+RGZY87h2dXunX7iGZx8MP1erXY7SvvtnSQ7o3X9d19cK3O6fbqZgCLvPkzNVP&#10;7385/FzbB2Ye6V10//Jjtd7cTUp6xKbZPHQF2dXDAz+9N0mavcN0ap5EW966au7FlIEkV3PTV9Hd&#10;mOn+mu/F/v2meo74DU0G9GRhc3R3d25aMjoTXjuJhil+QYb8pFKjngVb6afX+9foaX03Mft97JQP&#10;fFIpdSb7lFJ6Y59QSm/s00npzef2ZFJ6FnLYWlrHNCH/NK2FvhRstzup9DpoLnRPJcKXpvifxli7&#10;Y/qpW0vbhf5fWws188fbl0d6oi3nVPSE3e3T6m15Kv2fTWe43STVttqtN/Wb/wIAAP//AwBQSwME&#10;FAAGAAgAAAAhAJwrkIThAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;bcdgLU2naQJOExIbEuKWNV5brXGqJmu7t8c7wcm2/On353w12VYM2PvGkYJ4FoFAKp1pqFLwtX97&#10;WILwQZPRrSNUcEEPq+L2JteZcSN94rALleAQ8plWUIfQZVL6skar/cx1SLw7ut7qwGNfSdPrkcNt&#10;K5MoepJWN8QXat3hpsbytDtbBe+jHtfz+HXYno6by89+8fG9jVGp+7tp/QIi4BT+YLjqszoU7HRw&#10;ZzJetAqSZPnIqIJ5xPUKxEmagjhw97xIQRa5/P9D8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBcRTbUdBMAAEuQAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCcK5CE4QAAAAsBAAAPAAAAAAAAAAAAAAAAAM4VAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA3BYAAAAA&#10;">
+              <v:group w14:anchorId="3A6DC943" id="Group 3" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:114.2pt;margin-top:15.2pt;width:450.75pt;height:72.75pt;z-index:-15928832;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordorigin="2284,304" coordsize="9015,1455" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcRTbUdBMAAEuQAAAOAAAAZHJzL2Uyb0RvYy54bWzsnW1v48YRx98X6Hcg9LJFY/FBFGXEF6S5&#10;JCiQpAGifgBaki0jsqhSurPTT9+ZXS61s5o/yeOlhx4iBDnJ1pj8c2af5rcj8suvXp930ftNfXyq&#10;9neT+IvpJNrsV9X6af94N/nX8ru/FZPoeCr363JX7Td3k982x8lXb/78py9fDrebpNpWu/Wmjugg&#10;++Pty+Fusj2dDrc3N8fVdvNcHr+oDps9ffhQ1c/liX6sH2/WdflCR3/e3STTaX7zUtXrQ12tNscj&#10;/fat/XDyxhz/4WGzOv3z4eG4OUW7uwlpO5l/a/PvPf978+bL8vaxLg/bp1Ujoxyh4rl82tNJ20O9&#10;LU9l9K5+ujjU89Oqro7Vw+mLVfV8Uz08PK025hroauJpcDXf19W7g7mWx9uXx0PrJnJt4KfRh139&#10;9P77+vDL4efaqqe3P1SrX4/kl5uXw+Ot/zn//GiNo/uXH6s1xbN8d6rMhb8+1M98CLqk6NX497fW&#10;v5vXU7SiX87mSTZLZpNoRZ8tknRB700AVluKEv9ZkhTZJKJP02nmPvq2+evFNG7+NM5m5g9vylt7&#10;WiO1kcahp7Z0PLvr+HHu+mVbHjYmCkd2x8919LS+m+STaF8+kwe+qzcbbp9RHLNiPjlZOY8efXd6&#10;n7DZkbze68gkWcTWI/b45a3z5mI6pRbNroynU3Pu1h/l7erd8fT9pjIhKd//cDzZhr6mdybQ60b9&#10;kg7x8LyjNv/Xv0VTuoY4ySJzzuYPnB2JsHZ/uYmW0+glMqcPjBJnZA6WxnFE/zd9rD1j6ozoSGyy&#10;jZx+6j6tFTUDTxe1m0KVRS3iLCsDsihW3rGArLkz6pRFw5l3KGrCqSpr4czYWwWQFUvfp8lMcxc5&#10;8HyJbKP7K5a+T9JsqiqLffcv4wRpk/5P86mqzXc/2wBtMgAJdW5dmx+DZZwjbTIIWZyq2vwYsI2u&#10;LZFB4Kavakv8MCwT2ANkGLJ5oWlL/CCwDdAmg4C1+WFYUgcGvVOGIY6zXBXnR8EYAXUyDDCqiR+I&#10;ZYJ6QyoDESdg9PDjYIx0dakMBOwPqR+KZYr6QypDESd5pvku9SNhjIA6GQo4jqR+LJYp6hGpDEWc&#10;LBaqOj8SxkhXl8lQwME382OxpAFHb3eZDEWc0qijzAuZHwljBNQFoYBTVuYHY5mhbpHJWEB5fii6&#10;5AWxiONioY4omR+NZYb6xUwGA8V25seiI7azIBg03yeqvJkfjuUMdYxZEA3QMWjBdp7FOjrGLAhG&#10;nNDoqK1HZn44ljPUM2ZBNMCoMvNj0TGq5EEwyNH6dJH74VjSzKh3jTyMhj4k534sOobkPAgGlueH&#10;Y0ljGZAnowFms9wPBZ7N8iAUMLS5H4xljjrGXMYCLAPmfiDwMmAeBgJ1i7kfiuUcdYu5jARYP839&#10;MOD101yGgRbpYEiZ+5FYzlGnmMtIgIXn3A8DXngWMgw4gyj8SCwL1CUKGQmwWi/8MMgsgrKgR5fn&#10;lFuX+qxe903uQ++ikvHE1CSuh+rImeeS1FEqtUw5XaFDkBUnSsCY4sbG80HG5Ec2tplQ76F5gW7M&#10;XYrbrSSmkBvzxSAtvIxlc1qBDrlOTtaN+bAr5aUem6cuHe3WzmsvYz7sUnkxZMyHXSqvTtic1hVD&#10;LpVXC8Z82KXy7M3mNO8OOTrPpsZ82KXy7GbMh10qzzZsTvPEEDF5c6k0cA8yby6VhtIh5jxCshga&#10;3AaZN5dKw80Qcx5F+Og0AHjmtlc1Hbwm6hfyvnoSEe+7578pbw/liccF9zZ6IRplYMq2YSn8yXP1&#10;frOsjM2JB4iiaJqrgYZ0wrPBbu8bxjwfkkRn5z51rwdzuHhK4xxZxYZz0eHcx+7VmjXNjF7s1bpP&#10;3WtzMOtyPmaXGY3UfMY27O4g7tUezFoVlMp0HasZpshvnWaN/gW1/86jNd5YFEW3XeNbR4yg39po&#10;DbBc0HRIfuk7d7HgNTYb9lxMsShsC+hzjm10dMQ+Z7eGfbFrT93XFNqL6WlZBR1xSDtt/R02h9Wu&#10;Om5s6Lnbmbm17X/cbT1Qeax2T+vvnnY77nXH+vH+m10dvS8J3X/7Nf/XNA1htjPT9L7iP3MtzLBr&#10;y1ctkL2v1r8Ra60ry/9pv4LebKv6P5Pohdj/3eT473dlvZlEu3/siRYv4oxT4JP5ISNqTT/U/if3&#10;/iflfkWHupucJrSs4LffnOwGw7tD/fS4pTPFZqGxr74mWP7wxCiWgPXx1qpqfiBg/YnINcUzJNcm&#10;aJ83uYZwjPrsmRCjRadcc4I8hwbZ9kg4zZELf0jFaApuD7aE+ZczMjwdZTjOiFgzTnDkkh/iMJrq&#10;z7JQ5hWCawCHfc/j5OYCXAOkPhJcA6juux/nNrFMvCAI40X42W1DwTVIbWI/BjK18TdIAnCN865x&#10;5BqIE+S6Q5zsBThj5QTj7LkEdYREBgJkrIkfBhzVRPYF5oc6AhtHrkGuTznR+Upxdwi4NYkDAGwc&#10;uAZjiODWeBBJZRhIHMBf47g1Gnf9DtEx8NIsbZtSs5WJxI3E1mC7RGJrNhqIrVFgR2JrQDYzv090&#10;kM1saKfgFf25xw7H1vqGSYCtyUj33gW2RghsLLbWd0wCbE1GQF7YMdA2+khsDbZMJLZmI11egK3h&#10;PDaSWgN1klp3qJOTBdwMY2xxbnlDobXZC6GZipMHf/7kTLI9mjECvpMdA66cxlFrtJEosHXHfknA&#10;reFycxy2Rpuwglt3DCoBuIZr9HHcGm1gC3DdsVsSkGuobhy4BpOZANdyMqNs+AquEXG/gmvkmSu4&#10;Rp7hIZno2vKPDa4tzz2TQ8ith0Hkhuj2cMOBeHsYK4dwUYLrwazSgdyeaxgMUwfj2dawD/i2p6a/&#10;6ATiLcfthdIO5PZibrfP0UvOXfD6DQfS/aZp9V3KwK0H2+77PB32DtekPoRbt/SZd3HMbhJXORuI&#10;DYk27TfxlpNF1oJoH+rj6W153FrybT6ya1eqBt+vzSp2uynX3zbvT+XTzr43myFX9m2/CaBXbdOE&#10;ELBvs7H2e6PvPGm2iuKUqrdNyFzVdlZwMsZV28SAmvC72nl/L+SDiranszgy5wxyHB85maJtc/bA&#10;SLJvVhydZZ8Lsn36bYy2UXMFflYlU7mcCaEmTGRyDP00YUFOjYSJPI6NVGEyi8uTolCFCbjB/FsT&#10;FvBv8kauukyUbhsrVVpAwPMkX6jaFAKuqpMxiLPpQlfnB8FY6epkGCiaua7Oj4Mt3lbVyUDEGRUE&#10;a81NUHBjpaoLKDi3NVWdAsE1dUnQGTI6nKZOYHD6OgpodIkMBVbnh8IWcKvqZCjiHHRVwcGNle47&#10;GQoYWQWDa+rCAu55PFN9J0B4zFaqugCEw16hcHBVnQxFPE8zXZ0fCmOlq5OhgOOJAsJVdTIU8Tyb&#10;6+r88clYqeqCAm44DCskXFMXFnDPQa+QKJytdHVBKGI0fSkkXJUnYxFDef4IZax0eUEs4uk8U8cU&#10;Xq62BNEWcGvywgJuFFuJwtlKlXdBwqe0Ycoji11nnCdshYSr8oJooI4hUThb6fKCYMTxVJ8vFBKu&#10;yguigUYVicLhqBKQcNqYBCsUBYVr8sICbjQkSxbOVqr3Lgq4oTx/mLIF3Kq8IBpoPpMwHM5nFyXc&#10;KLgKDNfkBSXccDEgaTgvGVTvBTCcmh7oGgoNV+UFXQOtpCQOZytdXhAMOLAoOFyVF3QNtAyVPJyt&#10;VHkBDifv0QCuDSwKD9fkBYXcvIxS5zRBxI1VK+9KxBkigBr0KxFHnrkSceSZPwIRN2NRRKXcjCe4&#10;/5yBd1NTXfAX54nAOP5yNnD0zxryYsEzcx+6V2vUfCuhp1qahmo6Utxd3UxzOnMhV5XvzuNe7fms&#10;ppYduQ/dq2+UtoDRfeperVVzPspSCQkZemjr2KUViTay2u9RuI/dq/BDSt/g6zpa49Mz/HJHca/2&#10;aJmLUb8h5+Lstp4TZwWnMWzYcyFZwUtdNuxxjG1obNjj59awJ2rnM3c3gfZSetpTVjS+6W6cra9d&#10;f3Ch+BAGLhD2tXabiPL/4q4jTB4DgG2GlM8bYEMuNoZfoxRH8GuY4cgVP0RiIvsayK8R6RRUAuY2&#10;cq0PaZhAEkP5NcprJL+Gec0FvwZsfSS/RmkN3w2oxS+UN4C0JqjhhixMqeHWshqeDe1ZbZUpymok&#10;v4bbEgG/xknXSICN5EmAjeXJ/kDyAAtT6rg17wV13CZqnPKF7EoSbBjbi0pulPCPRNioY0iEDTtG&#10;gLCJ5QAWNpJhoxFFVHPjvZOLam4Em0ZCbDgS+4MU3jwJIDaJA6huJMVGqE5SbIjqsrBroOCOpdhg&#10;+0QWdEPQeVHPjbrGWIoN9k8Cig0xcbDRBgeWsRQbbKAEFBtC9gtUB1jYWIoNdlACio12UDiJ8iYh&#10;OKeNhNhoA0VCbLi/E0BsuDem1HNrc0YexALtn0iGDfdPAoYNV1IjETbaPpEIG26fBAgbLkBHEmy0&#10;eyIJNhxUgnpuuG4fCbDRiCwBNhyRA4AN1Y3k12g6k/xaZBZXfn3l13xvmeutSCCQtqhtSYO3pYbd&#10;d4y58mtqTgEBRvS6gZjOsQ7quVfLWRu42wMSBzHuhuyGEFGeD7LG0GwguWyYbo/+4WC1uYheUNvY&#10;9ZPfwSx5MJ0ezLubXY4+gu4upeeamzbQh9mbBtUH2ZvG2UPYbUvvc3LQH1xL+hB6fa3gPn0mdy9h&#10;JhkQcDPC/d4E3NxzkneBznjKlXCnBaMJU8JNb+y09ZEl3DlzNXNKOpxfT31BwM3JA6Mgl0bMTxDw&#10;BvnZC/DPKLEGfd0V3H/TZaB8h2sm4JqwIHNDwgQBh8IkeE3SJFc95sMlc+ttTdhHVXBf+iwg4PQt&#10;XN1pCgFX1ckYUG02qJEWBJytqHJGUSfDQM1spnpOIeCqOhkI4oug+t2PhLFS1QUEHH4LVwHgmrqL&#10;Cm5qv+cufK6OlAA8IytdnQwFVueHwlZwq+pkKOgbVHqNtOTfbKWrk6GAkVXwt6YurODOF6AK2R+V&#10;qL7cVKpetrsAf8NeodBvVZ0Mhakc1yIr6XfDMhR1MhRwPFHgt6pOhiKeJ8B3olewlRpZ0usTPjgM&#10;K+xbU3dRwZ3qtXiSfc/JSlcnQwFnLwV9q+pkKKjqHqgTEwVWJ0ORT2lrkDtuuMmkkG9N3UX9Nohs&#10;QL5RZIP67ZxuUKCqU8C3qk6GAvaKAHzbb11c9org/ts53X5IV+eHwt5+W1UnQ2HGCq3PSu4NRxRO&#10;VXzuTbdhV9Up3FtTd1G8DUZjyb3haBxyb6hOzBXmPiaquqBX8Byl+U5ybziThdwbRVbh3pq6y9Jt&#10;fRUguTevFdQRJeTeqFco3FtVF/QKtIKS3BuuoELujUYUhXur6oJegSocJPdudsEv+2zIvVEuoXBv&#10;Td1H1W1bdVfufeXeV+7ddQP56y24L27BbcYiU7dNg4hWt53OeauNkIyDLpB80+LEM3NA0L029coW&#10;QXaXxjZ316cXi3ncIdxrU6xsy4W7D2UpJdULdB3JGvFD8LqsaHIzVcfdldaN9r4qZk6X+GhUDdR1&#10;Ti50YLN2gHcucK+NV12Meg2L6bATp66IufdCCi5oGuAY29DIsM/PrWFP1NL2zN1NoL2UnvaUOt/0&#10;HM752vUHF4oPId/Xuu1P8bRIBoQBtTbd7fOm1pCG+XzI3HdEW2cG1BqlN4Jaw+xGrvchCBOZ10Bq&#10;jfimnwFjvCmX+pCB+VRoMLVGWU1Ytw3Y5gW1BkR9JLVGWY1at32Z1QR125CA8TTXloHb+45orY33&#10;JT10wIm0mk2rdduX6gJqDQnYSGqN1ElqDbdKwvuOoHxVqdrWfPdRVduK72QoIAEbSa1RrwiLtkGv&#10;CKg1JGAjqTUaTSS1hpwkqNnOEWMaSa3hIOyPT/R0DOA7irXfyaC6kdQa7ZZIag35XFCxDSM7klqj&#10;3RJZsA3ZZlCwDXvFWGoNyskDag25sJytIVMfS60RU/cnbLOnotLDkFojAqZUa2vjXfjQSLQfIak1&#10;3I8IqDWcyUZSa6ROUmusLlg6oX11pVpb891FtTaIrKTWcB8soNZw/TSSWsN6aH8F6+5RdTmTBdQa&#10;LjtHUms0okhqDUeUgFrD1fpIao1GY0mt4WgcUGuobiS1RjNZUK3tz2RXan2l1ldqfaXWXGBtHxRH&#10;z3Grex4caebALmodcF/ErBum2038GqTbhw8tWO0+VMNzQ3ToEGJAc3vMBvJKR3L79A/GqZxvEMft&#10;xbONXT/vHUyQXRF2TwFzS3L78Hq7t9HHzZu49ZkNpPpNg+pD68M2HGww+pwMQvYhzPparX36XKq1&#10;id5a7r3k6um/V6+RGZY87h2dXunX7iGZx8MP1erXY7SvvtnSQ7o3X9d19cK3O6fbqZgCLvPkzNVP&#10;7385/FzbB2Ye6V10//Jjtd7cTUp6xKbZPHQF2dXDAz+9N0mavcN0ap5EW966au7FlIEkV3PTV9Hd&#10;mOn+mu/F/v2meo74DU0G9GRhc3R3d25aMjoTXjuJhil+QYb8pFKjngVb6afX+9foaX03Mft97JQP&#10;fFIpdSb7lFJ6Y59QSm/s00npzef2ZFJ6FnLYWlrHNCH/NK2FvhRstzup9DpoLnRPJcKXpvifxli7&#10;Y/qpW0vbhf5fWws188fbl0d6oi3nVPSE3e3T6m15Kv2fTWe43STVttqtN/Wb/wIAAP//AwBQSwME&#10;FAAGAAgAAAAhAJwrkIThAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;bcdgLU2naQJOExIbEuKWNV5brXGqJmu7t8c7wcm2/On353w12VYM2PvGkYJ4FoFAKp1pqFLwtX97&#10;WILwQZPRrSNUcEEPq+L2JteZcSN94rALleAQ8plWUIfQZVL6skar/cx1SLw7ut7qwGNfSdPrkcNt&#10;K5MoepJWN8QXat3hpsbytDtbBe+jHtfz+HXYno6by89+8fG9jVGp+7tp/QIi4BT+YLjqszoU7HRw&#10;ZzJetAqSZPnIqIJ5xPUKxEmagjhw97xIQRa5/P9D8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBcRTbUdBMAAEuQAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCcK5CE4QAAAAsBAAAPAAAAAAAAAAAAAAAAAM4VAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA3BYAAAAA&#10;">
                 <v:shape id="Freeform 11" o:spid="_x0000_s1031" style="position:absolute;left:2291;top:311;width:9000;height:1001;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9000,1001" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4v9NnxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjdwcTHGjhKQkkJReavfQ49ba2E6slZHkn7x9VCj0OMzMN8xqM5lWDOR8Y1nB8yIB&#10;QVxa3XCl4Ks4PL2A8AFZY2uZFNzIw2Y9e1hhpu3InzTkoRIRwj5DBXUIXSalL2sy6Be2I47e2TqD&#10;IUpXSe1wjHDTymWSpNJgw3Ghxo7eaiqveW8UvPOyKD9OvdsX+/SSuO74c919K/U4n7avIAJN4T/8&#10;1z5qBSn8Xok3QK7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPi/02fEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m8833,l167,,102,14,49,49,13,102,,167,,835r13,65l49,953r53,35l167,1001r8666,l8898,988r53,-35l8987,900r13,-65l9000,167r-13,-65l8951,49,8898,14,8833,xe" fillcolor="#eaeaea" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="8833,311;167,311;102,325;49,360;13,413;0,478;0,1146;13,1211;49,1264;102,1299;167,1312;8833,1312;8898,1299;8951,1264;8987,1211;9000,1146;9000,478;8987,413;8951,360;8898,325;8833,311" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 10" o:spid="_x0000_s1032" style="position:absolute;left:2291;top:311;width:9000;height:1001;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9000,1001" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCz4fkYvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCHtbU2VZpJoWURQvHlZ72L0NzdhGm0lpoq3/3hwEj4/3vcwH24g7dd44VjCdJCCIS6cN&#10;VwqK0/ZrDsIHZI2NY1LwIA95NvpYYqpdz790P4ZKxBD2KSqoQ2hTKX1Zk0U/cS1x5M6usxgi7Cqp&#10;O+xjuG3kLEl+pEXDsaHGltY1ldfjzSowhfnvt7j5RnzskP+acJpfDkp9jofVAkSgIbzFL/deK4hb&#10;45V4A2T2BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALPh+Ri+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,167l13,102,49,49,102,14,167,,8833,r65,14l8951,49r36,53l9000,167r,668l8987,900r-36,53l8898,988r-65,13l167,1001,102,988,49,953,13,900,,835,,167xe" filled="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,478;13,413;49,360;102,325;167,311;8833,311;8898,325;8951,360;8987,413;9000,478;9000,1146;8987,1211;8951,1264;8898,1299;8833,1312;167,1312;102,1299;49,1264;13,1211;0,1146;0,478" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 9" o:spid="_x0000_s1033" style="position:absolute;left:6251;top:1391;width:4860;height:360;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4860,360" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+0aWRxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVO1pY1ugghCyK2xYo+P7GsSm30bs6tGf323UOhxmJlvmFU6mFZcqHeNZQVP0wgE&#10;cWl1w5WCj9328RWE88gaW8uk4EYO0mT0sMJY2yu/06XwlQgQdjEqqL3vYildWZNBN7UdcfC+bG/Q&#10;B9lXUvd4DXDTylkUvUiDDYeFGjva1FR+F2ejgGb5/PaZ5c/34+m+nx/KxabIM6Um42G9BOFp8P/h&#10;v3amFbzB75VwA2TyAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL7RpZHEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m4800,l60,,37,5,18,18,5,37,,60,,300r5,24l18,343r19,13l60,360r4740,l4823,356r19,-13l4855,324r5,-24l4860,60r-5,-23l4842,18,4823,5,4800,xe" fillcolor="#eaeaea" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="4800,1391;60,1391;37,1396;18,1409;5,1428;0,1451;0,1691;5,1715;18,1734;37,1747;60,1751;4800,1751;4823,1747;4842,1734;4855,1715;4860,1691;4860,1451;4855,1428;4842,1409;4823,1396;4800,1391" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 8" o:spid="_x0000_s1034" style="position:absolute;left:6251;top:1391;width:4860;height:360;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4860,360" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdJsStxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQre6qZRtKSuIqIgUipa8Txkp0lodjZmVxP/fedQ8DbDe/PeN7NF72p1ozZUng28DRNQ&#10;xLm3FRcGTt+b13dQISJbrD2TgTsFWMyfn2aYWd/xgW7HWCgJ4ZChgTLGJtM65CU5DEPfEIv241uH&#10;Uda20LbFTsJdrdMkmWiHFUtDiQ2tSsp/j1dn4Fx9Ta0e7/afEzde622XXvaj1JjBS7/8ABWpjw/z&#10;//XWCr7Qyy8ygJ7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB0mxK3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,60l5,37,18,18,37,5,60,,4800,r23,5l4842,18r13,19l4860,60r,240l4855,324r-13,19l4823,356r-23,4l60,360,37,356,18,343,5,324,,300,,60xe" filled="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1451;5,1428;18,1409;37,1396;60,1391;4800,1391;4823,1396;4842,1409;4855,1428;4860,1451;4860,1691;4855,1715;4842,1734;4823,1747;4800,1751;60,1751;37,1747;18,1734;5,1715;0,1691;0,1451" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 7" o:spid="_x0000_s1035" style="position:absolute;left:2291;top:1391;width:3840;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3840,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUV/jlwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/Q9hCt40ux6kbI0iLRUPPuhaWo/DZtwN3UyWJOr67xuh4G0+vufMFr1txYV8MI4V5OMMBHHl&#10;tOFawdfhY/QCIkRkja1jUnCjAIv502CGhXZX/qRLGWuRQjgUqKCJsSukDFVDFsPYdcSJOzlvMSbo&#10;a6k9XlO4beUky6bSouHU0GBHbw1Vv+XZKvDH/Srfyu/yZ7c8bN7R3Da+MkoNn/vlK4hIfXyI/91r&#10;nebncP8lHSDnfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUV/jlwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m3783,l57,,35,5,17,17,4,35,,57,,284r4,22l17,324r18,12l57,340r3726,l3805,336r18,-12l3836,306r4,-22l3840,57r-4,-22l3823,17,3805,5,3783,xe" fillcolor="#eaeaea" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3783,1391;57,1391;35,1396;17,1408;4,1426;0,1448;0,1675;4,1697;17,1715;35,1727;57,1731;3783,1731;3805,1727;3823,1715;3836,1697;3840,1675;3840,1448;3836,1426;3823,1408;3805,1396;3783,1391" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 6" o:spid="_x0000_s1036" style="position:absolute;left:2291;top:1391;width:3840;height:340;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3840,340" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlBfdVwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYwYtouoKyVKNod4U9qusDDM3YVptJaLK1+vQbQfA2H9/vLNedqUVLja8sK/iYJCCIc6sr&#10;LhScfnfjTxA+IGusLZOCO3lYr/q9Jaba3vhA7TEUIoawT1FBGYJLpfR5SQb9xDriyJ1tYzBE2BRS&#10;N3iL4aaW0ySZS4MVx4YSHWUl5dfjn1Ewmn87u5tdvh7b7NDuXchwT3elhoNuswARqAtv8cv9o+P8&#10;KTx/iQfI1T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZQX3VcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,57l4,35,17,17,35,5,57,,3783,r22,5l3823,17r13,18l3840,57r,227l3836,306r-13,18l3805,336r-22,4l57,340,35,336,17,324,4,306,,284,,57xe" filled="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1448;4,1426;17,1408;35,1396;57,1391;3783,1391;3805,1396;3823,1408;3836,1426;3840,1448;3840,1675;3836,1697;3823,1715;3805,1727;3783,1731;57,1731;35,1727;17,1715;4,1697;0,1675;0,1448" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Text Box 5" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:2283;top:303;width:9015;height:1455;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDl6zzAwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1BVkrUYRcWFBWKz14HFsxjbYTGqT1frvN8KCt3m8z5kvO1uLG7XeOFYwGiYgiAun&#10;DZcKDvnX+ycIH5A11o5JwYM8LBe9tzmm2t05o9s+lCKGsE9RQRVCk0rpi4os+qFriCN3dq3FEGFb&#10;St3iPYbbWn4kyURaNBwbKmxoXVFx2f9aBasjZxtz/TntsnNm8nya8HZyUWrQ71YzEIG68BL/u791&#10;nD+G5y/xALn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXrPMDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="5034C51C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                      <w:p w14:paraId="1B2DD239" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="137A97EB" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                      <w:p w14:paraId="47E6936C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Tahoma"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="6122D68E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
+                      <w:p w14:paraId="73B27158" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
                         <w:pPr>
                           <w:spacing w:before="153"/>
                           <w:ind w:left="207"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00E46C0F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t>IBAN</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00E46C0F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00E46C0F">
@@ -13327,112 +13417,112 @@
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00E46C0F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t>OBBLIGATORI</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00E46C0F">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>)</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 4" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:6267;top:1403;width:4828;height:335;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqAqS0wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1EVkrUYRcWFBWKz14HFsxjbYTGqT1frvN8KCt3m8z5kvO1uLG7XeOFYwGiYgiAun&#10;DZcKDvnX+ycIH5A11o5JwYM8LBe9tzmm2t05o9s+lCKGsE9RQRVCk0rpi4os+qFriCN3dq3FEGFb&#10;St3iPYbbWn4kyURaNBwbKmxoXVFx2f9aBasjZxtz/TntsnNm8nya8HZyUWrQ71YzEIG68BL/u791&#10;nD+G5y/xALn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGoCpLTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="2F7056DF" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00C71130">
+                      <w:p w14:paraId="39869B02" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00C71130">
                         <w:pPr>
                           <w:spacing w:before="82"/>
                           <w:ind w:left="1521"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Denominazione</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Istituto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D52D241" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="1CDE649D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71C6F144" wp14:editId="78229FC8">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C8F5E7D" wp14:editId="6328AA9D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>764222</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>280821</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="151027" cy="140874"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="5" name="image3.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="image3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -13440,51 +13530,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="151027" cy="140874"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487586816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6358B304" wp14:editId="5CD887ED">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487586816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A2634A2" wp14:editId="16BDFE66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1594485</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5503545" cy="322580"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5503545" cy="322580"/>
                         </a:xfrm>
@@ -13540,1740 +13630,1740 @@
                               <w:gridCol w:w="320"/>
                               <w:gridCol w:w="405"/>
                               <w:gridCol w:w="315"/>
                               <w:gridCol w:w="313"/>
                               <w:gridCol w:w="316"/>
                               <w:gridCol w:w="317"/>
                               <w:gridCol w:w="314"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="312"/>
                               <w:gridCol w:w="317"/>
                               <w:gridCol w:w="317"/>
                               <w:gridCol w:w="315"/>
                               <w:gridCol w:w="321"/>
                               <w:gridCol w:w="313"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="313"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="311"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00C71130" w14:paraId="701AFD69" w14:textId="77777777">
+                            <w:tr w:rsidR="00C71130" w14:paraId="37D56F3B" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="320"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="340" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="310DBF25" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="12EE2A60" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="52"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="351" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="776AC308" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="55DC6C48" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="73"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="320" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="55C90CE1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="0432E3F8" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="57"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="320" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="1D000110" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="2F606475" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="72"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="405" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="243576D1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="1FFA9B4C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="0" w:right="41"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="315" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="321BE5A7" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="6C246E53" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="57"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="313" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="7345F435" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="4CA95D70" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="77"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="316" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="5DB68C77" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="1872721F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="76"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="317" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="3F378AC5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="7990E055" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="71"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="314" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="50D383BA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="45FB0B40" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="69"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="5D716071" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="4AEB5F28" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="53"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="312" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="618DC224" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="42AE5141" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="66"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="317" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="165DB8EC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="34700EA5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="69"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="317" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="248BE10C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="49EE9639" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="62"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="315" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="25453C63" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="6105F115" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="60"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="321" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="6C2A7030" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="3BFE8D71" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="43"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="313" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="331ED38E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="2F850796" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="55"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="40A6BAA3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="1D80CFAC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="57"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="5752E710" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="71ABCC94" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="49"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="22774793" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="66D43476" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="46"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="5501A86B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="75ED85E1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="43"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="313" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="3BA6FECB" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="343601F9" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="41"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="10897722" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="16F68367" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="43"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="04AC0E79" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="0A1BC703" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="35"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="57B3F77F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="66AE613B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="31"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="2E2A9E2D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="4AD4F58A" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="28"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="311" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="3402F26D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                                <w:p w14:paraId="66DC988E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:ind w:left="25"/>
                                     <w:rPr>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00C71130" w14:paraId="6EB4D2C2" w14:textId="77777777">
+                            <w:tr w:rsidR="00C71130" w14:paraId="435AB6F8" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="160"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="691" w:type="dxa"/>
                                   <w:gridSpan w:val="2"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="56789FBA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                                <w:p w14:paraId="1218F6A4" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="140" w:lineRule="exact"/>
                                     <w:ind w:left="92"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>PAESE</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="640" w:type="dxa"/>
                                   <w:gridSpan w:val="2"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="6C9482B3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                                <w:p w14:paraId="62BA9AA3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="2" w:line="138" w:lineRule="exact"/>
                                     <w:ind w:left="57"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="12"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="12"/>
                                     </w:rPr>
                                     <w:t>CIN</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:spacing w:val="-3"/>
                                       <w:sz w:val="12"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="12"/>
                                     </w:rPr>
                                     <w:t>EUR</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="405" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="18670EF5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                                <w:p w14:paraId="2BCB4DBC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="140" w:lineRule="exact"/>
                                     <w:ind w:left="38" w:right="40"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>CIN</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1575" w:type="dxa"/>
                                   <w:gridSpan w:val="5"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="44B57F48" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                                <w:p w14:paraId="3171FC11" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="140" w:lineRule="exact"/>
                                     <w:ind w:left="332"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>BANCA</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:spacing w:val="-6"/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>(ABI)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1580" w:type="dxa"/>
                                   <w:gridSpan w:val="5"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="01E0C26E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                                <w:p w14:paraId="7CDFD8B0" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="140" w:lineRule="exact"/>
                                     <w:ind w:left="233"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>AGENZIA</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:spacing w:val="-7"/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>(CAB)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3803" w:type="dxa"/>
                                   <w:gridSpan w:val="12"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="268F9E33" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                                <w:p w14:paraId="3288C0D7" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="140" w:lineRule="exact"/>
                                     <w:ind w:left="1193"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>CONTO</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:spacing w:val="-3"/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="14"/>
                                     </w:rPr>
                                     <w:t>CORRENTE</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w14:paraId="2A065137" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="0A2A3126" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="Corpotesto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6358B304" id="Text Box 2" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:125.55pt;margin-top:10.7pt;width:433.35pt;height:25.4pt;z-index:-15729664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDumsAr2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbLJbUlXRZqvSqgip&#10;QKXSB3AcO7FIPGbs3WR5esbOZkvhhrhYk7H9+fuZbK+noWcHhd6Arfh6lXOmrITG2Lbiz9/u311x&#10;5oOwjejBqooflefXu7dvtqMr1QY66BuFjECsL0dX8S4EV2aZl50ahF+BU5Y2NeAgAn1imzUoRkIf&#10;+myT55fZCNg4BKm8p+7dvMl3CV9rJcNXrb0KrK84cQtpxbTWcc12W1G2KFxn5ImG+AcWgzCWHj1D&#10;3Ykg2B7NX1CDkQgedFhJGDLQ2kiVNJCadf6HmqdOOJW0kDnenW3y/w9Wfjk8uUdkYfoAEwWYRHj3&#10;APK7ZxZuO2FbdYMIY6dEQw+vo2XZ6Hx5uhqt9qWPIPX4GRoKWewDJKBJ4xBdIZ2M0CmA49l0NQUm&#10;qVkU+UXxvuBM0t7FZlNcpVQyUS63HfrwUcHAYlFxpFATujg8+BDZiHI5Eh+zcG/6PgXb21cNOhg7&#10;iX0kPFMPUz0x01T8MkqLYmpojiQHYR4XGm8qOsCfnI00KhX3P/YCFWf9J0uWxLlaClyKeimElXS1&#10;4oGzubwN8/ztHZq2I+TZdAs3ZJs2SdELixNdij8JPY1qnK/fv9Oplx9q9wsAAP//AwBQSwMEFAAG&#10;AAgAAAAhANfxTODfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sTQUb&#10;lKbThOCEhOjKgWPaeG21xilNtpW3xzuNmy1/+v39+Xp2gzjiFHpPGtQiAYHUeNtTq+Grert7BBGi&#10;IWsGT6jhFwOsi+ur3GTWn6jE4za2gkMoZEZDF+OYSRmaDp0JCz8i8W3nJ2cir1Mr7WROHO4GmSbJ&#10;UjrTE3/ozIgvHTb77cFp2HxT+dr/fNSf5a7sq+opofflXuvbm3nzDCLiHC8wnPVZHQp2qv2BbBCD&#10;hvRBKUZ5UPcgzoBSKy5Ta1ilKcgil/8rFH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;7prAK9oBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1/FM4N8AAAAKAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="2A2634A2" id="Text Box 2" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:125.55pt;margin-top:10.7pt;width:433.35pt;height:25.4pt;z-index:-15729664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDumsAr2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u1DAQviPxDpbvbLJbUlXRZqvSqgip&#10;QKXSB3AcO7FIPGbs3WR5esbOZkvhhrhYk7H9+fuZbK+noWcHhd6Arfh6lXOmrITG2Lbiz9/u311x&#10;5oOwjejBqooflefXu7dvtqMr1QY66BuFjECsL0dX8S4EV2aZl50ahF+BU5Y2NeAgAn1imzUoRkIf&#10;+myT55fZCNg4BKm8p+7dvMl3CV9rJcNXrb0KrK84cQtpxbTWcc12W1G2KFxn5ImG+AcWgzCWHj1D&#10;3Ykg2B7NX1CDkQgedFhJGDLQ2kiVNJCadf6HmqdOOJW0kDnenW3y/w9Wfjk8uUdkYfoAEwWYRHj3&#10;APK7ZxZuO2FbdYMIY6dEQw+vo2XZ6Hx5uhqt9qWPIPX4GRoKWewDJKBJ4xBdIZ2M0CmA49l0NQUm&#10;qVkU+UXxvuBM0t7FZlNcpVQyUS63HfrwUcHAYlFxpFATujg8+BDZiHI5Eh+zcG/6PgXb21cNOhg7&#10;iX0kPFMPUz0x01T8MkqLYmpojiQHYR4XGm8qOsCfnI00KhX3P/YCFWf9J0uWxLlaClyKeimElXS1&#10;4oGzubwN8/ztHZq2I+TZdAs3ZJs2SdELixNdij8JPY1qnK/fv9Oplx9q9wsAAP//AwBQSwMEFAAG&#10;AAgAAAAhANfxTODfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sTQUb&#10;lKbThOCEhOjKgWPaeG21xilNtpW3xzuNmy1/+v39+Xp2gzjiFHpPGtQiAYHUeNtTq+Grert7BBGi&#10;IWsGT6jhFwOsi+ur3GTWn6jE4za2gkMoZEZDF+OYSRmaDp0JCz8i8W3nJ2cir1Mr7WROHO4GmSbJ&#10;UjrTE3/ozIgvHTb77cFp2HxT+dr/fNSf5a7sq+opofflXuvbm3nzDCLiHC8wnPVZHQp2qv2BbBCD&#10;hvRBKUZ5UPcgzoBSKy5Ta1ilKcgil/8rFH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;7prAK9oBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA1/FM4N8AAAAKAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="7" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="double" w:sz="2" w:space="0" w:color="000000"/>
                           <w:left w:val="double" w:sz="2" w:space="0" w:color="000000"/>
                           <w:bottom w:val="double" w:sz="2" w:space="0" w:color="000000"/>
                           <w:right w:val="double" w:sz="2" w:space="0" w:color="000000"/>
                           <w:insideH w:val="double" w:sz="2" w:space="0" w:color="000000"/>
                           <w:insideV w:val="double" w:sz="2" w:space="0" w:color="000000"/>
                         </w:tblBorders>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="340"/>
                         <w:gridCol w:w="351"/>
                         <w:gridCol w:w="320"/>
                         <w:gridCol w:w="320"/>
                         <w:gridCol w:w="405"/>
                         <w:gridCol w:w="315"/>
                         <w:gridCol w:w="313"/>
                         <w:gridCol w:w="316"/>
                         <w:gridCol w:w="317"/>
                         <w:gridCol w:w="314"/>
                         <w:gridCol w:w="319"/>
                         <w:gridCol w:w="312"/>
                         <w:gridCol w:w="317"/>
                         <w:gridCol w:w="317"/>
                         <w:gridCol w:w="315"/>
                         <w:gridCol w:w="321"/>
                         <w:gridCol w:w="313"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="313"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="319"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="318"/>
                         <w:gridCol w:w="311"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00C71130" w14:paraId="701AFD69" w14:textId="77777777">
+                      <w:tr w:rsidR="00C71130" w14:paraId="37D56F3B" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="320"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="340" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="310DBF25" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="12EE2A60" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="52"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="351" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="776AC308" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="55DC6C48" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="73"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="320" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="55C90CE1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="0432E3F8" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="57"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="320" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="1D000110" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="2F606475" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="72"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="405" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="243576D1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="1FFA9B4C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="0" w:right="41"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="315" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="321BE5A7" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="6C246E53" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="57"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="313" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="7345F435" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="4CA95D70" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="77"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="316" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="5DB68C77" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="1872721F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="76"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="317" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="3F378AC5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="7990E055" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="71"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="314" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="50D383BA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="45FB0B40" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="69"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="319" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="5D716071" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="4AEB5F28" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="53"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="312" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="618DC224" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="42AE5141" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="66"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="317" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="165DB8EC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="34700EA5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="69"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="317" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="248BE10C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="49EE9639" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="62"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="315" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="25453C63" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="6105F115" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="60"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="321" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="6C2A7030" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="3BFE8D71" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="43"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="313" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="331ED38E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="2F850796" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="55"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="40A6BAA3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="1D80CFAC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="57"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="5752E710" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="71ABCC94" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="49"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="22774793" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="66D43476" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="46"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="5501A86B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="75ED85E1" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="43"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="313" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="3BA6FECB" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="343601F9" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="41"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="10897722" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="16F68367" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="43"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="319" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="04AC0E79" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="0A1BC703" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="35"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="57B3F77F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="66AE613B" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="31"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="318" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="2E2A9E2D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="4AD4F58A" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="28"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="311" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="3402F26D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                          <w:p w14:paraId="66DC988E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:ind w:left="25"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00C71130" w14:paraId="6EB4D2C2" w14:textId="77777777">
+                      <w:tr w:rsidR="00C71130" w14:paraId="435AB6F8" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="160"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="691" w:type="dxa"/>
                             <w:gridSpan w:val="2"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="56789FBA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                          <w:p w14:paraId="1218F6A4" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="140" w:lineRule="exact"/>
                               <w:ind w:left="92"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>PAESE</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="640" w:type="dxa"/>
                             <w:gridSpan w:val="2"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="6C9482B3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                          <w:p w14:paraId="62BA9AA3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="2" w:line="138" w:lineRule="exact"/>
                               <w:ind w:left="57"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>CIN</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-3"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>EUR</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="405" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="18670EF5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                          <w:p w14:paraId="2BCB4DBC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="140" w:lineRule="exact"/>
                               <w:ind w:left="38" w:right="40"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>CIN</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1575" w:type="dxa"/>
                             <w:gridSpan w:val="5"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="44B57F48" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                          <w:p w14:paraId="3171FC11" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="140" w:lineRule="exact"/>
                               <w:ind w:left="332"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>BANCA</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-6"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>(ABI)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1580" w:type="dxa"/>
                             <w:gridSpan w:val="5"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="01E0C26E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                          <w:p w14:paraId="7CDFD8B0" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="140" w:lineRule="exact"/>
                               <w:ind w:left="233"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>AGENZIA</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-7"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>(CAB)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3803" w:type="dxa"/>
                             <w:gridSpan w:val="12"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="268F9E33" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
+                          <w:p w14:paraId="3288C0D7" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00D62EB0">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="140" w:lineRule="exact"/>
                               <w:ind w:left="1193"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>CONTO</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-3"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>CORRENTE</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="2A065137" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
+                    <w:p w14:paraId="0A2A3126" w14:textId="77777777" w:rsidR="00C71130" w:rsidRDefault="00C71130">
                       <w:pPr>
                         <w:pStyle w:val="Corpotesto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D58F2D5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="1AC6AF8F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5868D2CF" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="5349B03A" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="486C2BBC" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="4CFA9283" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D6B1A5" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="43D38594" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00E46C0F" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6652"/>
         </w:tabs>
         <w:spacing w:before="181"/>
         <w:ind w:left="1691"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CODICE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="10"/>
           <w:sz w:val="18"/>
@@ -15379,113 +15469,113 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>esteri)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E46C0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>INTESTAZIONE CONTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6A0BCA" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="24B85E60" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0253202D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="50095A06" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:ind w:left="4252" w:right="4369"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Il/la</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sottoscritto_</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>inoltre:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A05FF04" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="11CF6728" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63151DC9" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="5CB52E3D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="421"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="360" w:hanging="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15592,61 +15682,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l’incarico</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>non potrà essere conferito);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2496FD" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="2DBBC9A8" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C1421F" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="1833F04D" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="371"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="343" w:hanging="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>si impegna a fornire all' Università degli Studi di Ferrara tutti i dati e documenti necessari per consentire il rispetto degli</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
@@ -15838,61 +15928,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ferrara;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1293C7" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="1B966B47" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BBFE15" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="749E4A32" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="421"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="355" w:hanging="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16209,61 +16299,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>qualsiasi</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>responsabilità in merito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010F155E" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="77916456" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB3714C" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="1FC320F8" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="230" w:right="343"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Il/la sottoscritto/a prende atto che il trattamento dei propri dati personali e sensibili avverrà secondo le modalità stabilite dal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -16447,139 +16537,139 @@
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00D268EE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://ateneo.unife.it/protezione-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00D268EE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>dati-personali</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="110E394A" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="1BD488F6" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B87398" w14:textId="77777777" w:rsidR="00D62EB0" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="4397080E" w14:textId="77777777" w:rsidR="00D62EB0" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64377265" w14:textId="77777777" w:rsidR="00D62EB0" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="141CCDE4" w14:textId="77777777" w:rsidR="00D62EB0" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DATA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2C8746" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
+    <w:p w14:paraId="30135E46" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00C71130">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D4E6890" w14:textId="77777777" w:rsidR="00D62EB0" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
+    <w:p w14:paraId="721470FA" w14:textId="77777777" w:rsidR="00D62EB0" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D62EB0" w:rsidRPr="00D268EE">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="540" w:right="500" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="540E37E0" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="0066343F">
+    <w:p w14:paraId="153F26F3" w14:textId="77777777" w:rsidR="00C71130" w:rsidRPr="00D268EE" w:rsidRDefault="00D62EB0" w:rsidP="0066343F">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="00D268EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   FIRMA</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C71130" w:rsidRPr="00D268EE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="460" w:right="500" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="3" w:space="720" w:equalWidth="0">
@@ -17793,152 +17883,152 @@
     <w:lvl w:ilvl="7" w:tplc="B5CC05D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7663" w:hanging="190"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="62B646C0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8704" w:hanging="190"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2058046485">
+  <w:num w:numId="1" w16cid:durableId="405567127">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="944577190">
+  <w:num w:numId="2" w16cid:durableId="488449875">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="650255357">
+  <w:num w:numId="3" w16cid:durableId="53740292">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1369064201">
+  <w:num w:numId="4" w16cid:durableId="828178473">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="48069814">
+  <w:num w:numId="5" w16cid:durableId="1210796872">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="668757349">
+  <w:num w:numId="6" w16cid:durableId="93600184">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1363676723">
+  <w:num w:numId="7" w16cid:durableId="753205828">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="578175892">
+  <w:num w:numId="8" w16cid:durableId="458644021">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1071587018">
+  <w:num w:numId="9" w16cid:durableId="2247388">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="639501798">
+  <w:num w:numId="10" w16cid:durableId="779493302">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C71130"/>
     <w:rsid w:val="00140F97"/>
     <w:rsid w:val="0020433A"/>
-    <w:rsid w:val="00277CE1"/>
     <w:rsid w:val="003260C3"/>
+    <w:rsid w:val="003F5394"/>
     <w:rsid w:val="00426FCD"/>
     <w:rsid w:val="00502060"/>
-    <w:rsid w:val="00505FA2"/>
     <w:rsid w:val="0066343F"/>
     <w:rsid w:val="00675810"/>
+    <w:rsid w:val="006778FF"/>
     <w:rsid w:val="007B2C6F"/>
+    <w:rsid w:val="008503BE"/>
     <w:rsid w:val="008A7B24"/>
     <w:rsid w:val="008C2236"/>
     <w:rsid w:val="00C06C1E"/>
     <w:rsid w:val="00C66FF1"/>
     <w:rsid w:val="00C71130"/>
     <w:rsid w:val="00D268EE"/>
     <w:rsid w:val="00D62EB0"/>
     <w:rsid w:val="00DB3F60"/>
     <w:rsid w:val="00E46C0F"/>
-    <w:rsid w:val="00EE35FF"/>
     <w:rsid w:val="00F06FE3"/>
     <w:rsid w:val="00F14F3E"/>
     <w:rsid w:val="00F90D53"/>
     <w:rsid w:val="00FC45D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C07E3B4"/>
+  <w14:docId w14:val="3F4BF3BA"/>
   <w15:docId w15:val="{669B57E4-77F0-4026-B0C5-E750A945CAFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -18711,60 +18801,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BBB03F2-1765-477B-BEEE-822D9C7CCBFA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{811E4E0B-4A8F-4287-973F-3863F2C74033}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>368</Words>
   <Characters>2103</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Università degli Studi di Ferrara</Company>