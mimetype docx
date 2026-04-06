--- v0 (2025-10-14)
+++ v1 (2026-04-06)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00926252" w:rsidRDefault="005D2488">
+    <w:p w14:paraId="3B428AFC" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="005D2488">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2488">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00926252" w:rsidRPr="005D2488">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00926252" w:rsidRPr="005D2488">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -69,51 +69,51 @@
       <w:r w:rsidR="00926252" w:rsidRPr="005D2488">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00926252" w:rsidRPr="005D2488">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00926252" w:rsidRPr="005D2488">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00926252">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>MOD. D/A2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRPr="00726D0C" w:rsidRDefault="00926252" w:rsidP="00726D0C">
+    <w:p w14:paraId="02DAB5B9" w14:textId="220D3443" w:rsidR="00926252" w:rsidRPr="00726D0C" w:rsidRDefault="00926252" w:rsidP="00726D0C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -177,498 +177,481 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0035158A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(aggiornato al 0</w:t>
       </w:r>
-      <w:r w:rsidR="00322480">
+      <w:r w:rsidR="00FC09DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00034E00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="007038AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00322480">
+      <w:r w:rsidR="009D0989">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...67 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1B7A3B53" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B428CB6" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="004D784D">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALL’UNIVERSITÀ </w:t>
+      </w:r>
+      <w:r w:rsidR="00926252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DEGLI STUDI DI FERRARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031CFD62" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="006E1692">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>STRUTTURA</w:t>
+      </w:r>
+      <w:r w:rsidR="00926252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00926252">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A315539" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219F1D2A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702E9A3B" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OGGETTO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comunicazione dati anagrafe per inquadramento fiscale e previdenziale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="46DFAD0D" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Prestazione di lavoro autonomo occasionale- ex art. 67(art. 81), 1° comma, </w:t>
-      </w:r>
+        <w:t>(Prestazione di lavoro autonomo occasionale- ex art. 67(art. 81), 1° comma, lett. l), DPR 917/86)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFEA544" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D16D780" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7056335F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>II/La sottoscritto/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E763F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________nato a ____________________Prov. ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FDB6AD" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>lett</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>il______________e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...43 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> residente in_____________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Prov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.___Via______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6155EBBA" w14:textId="77777777" w:rsidR="00926252" w:rsidRPr="0003713F" w:rsidRDefault="00926252" w:rsidP="0003713F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___________________CAP______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B47" w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0022" w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___ N. t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0022" w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>efono</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B47" w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___, indirizzo e-mail _________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0086663F" w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B47" w:rsidRPr="00E763F7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (obbligatorio per invio Certificazione Unica)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16B47">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:t>______________________________nato a ____________________</w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C.F._____________________________, P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0CED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I.____________________________, cittadinanza____________________, con domicilio fiscale in ________________________Via_______________________Prov._______CAP_______codice identificativo fiscale Estero n.___________________________, in relazione all’incarico in corso di perfezionamento con l’Ateneo in indirizzo e relativo all’attività/prestazione </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:t>Prov</w:t>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>di_______________________________________da</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...50 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
-[...90 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> svolgere in (indicare il luogo)________________________in qualità di_____________________________(specificare anche se per lo svolgimento di tale attività è necessaria l’iscrizione in apposito Albo in base alle possibilità sotto elencate)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="38413974" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="3945ECC9" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="4A99A619" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0385E713" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sotto la propria responsabilità di essere:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...8 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
+    <w:p w14:paraId="42FE7D26" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3813EBF4" w14:textId="77777777" w:rsidR="00926252" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lavoratore dipendente </w:t>
       </w:r>
       <w:r w:rsidR="008063FD" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">settore </w:t>
       </w:r>
@@ -679,51 +662,51 @@
         </w:rPr>
         <w:t>pubblico</w:t>
       </w:r>
       <w:r w:rsidR="002C6F75" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> impiegato presso __________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00063FE9" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
+    <w:p w14:paraId="6F4FBE9D" w14:textId="77777777" w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lavoratore dipendente</w:t>
       </w:r>
       <w:r w:rsidR="008063FD" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> settore</w:t>
       </w:r>
@@ -741,520 +724,721 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> impiegato presso</w:t>
       </w:r>
       <w:r w:rsidR="00063FE9" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
+    <w:p w14:paraId="6150781B" w14:textId="77777777" w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lavoratore dipendente con contratto a tempo determinato sino a ______________________</w:t>
       </w:r>
       <w:r w:rsidR="008063FD" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00063FE9" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
+    <w:p w14:paraId="671C9360" w14:textId="77777777" w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lavoratore dipendente con contratto a tempo indeterminato</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
+    <w:p w14:paraId="4E4EB579" w14:textId="77777777" w:rsidR="00606430" w:rsidRPr="00E763F7" w:rsidRDefault="00606430" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Inoccupato / disoccupato</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C74B0" w:rsidRPr="00E763F7" w:rsidRDefault="009C74B0" w:rsidP="00606430">
+    <w:p w14:paraId="3C94B681" w14:textId="77777777" w:rsidR="009C74B0" w:rsidRPr="00E763F7" w:rsidRDefault="009C74B0" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Studente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D6D9C" w:rsidRPr="00E763F7" w:rsidRDefault="002D6D9C" w:rsidP="00606430">
+    <w:p w14:paraId="302A3AA5" w14:textId="77777777" w:rsidR="002D6D9C" w:rsidRPr="00E763F7" w:rsidRDefault="002D6D9C" w:rsidP="00606430">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Altro _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...8 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="5F18A63A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FADFA8D" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6071DA3F" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACE99BA" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EC2B32" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PRESTAZIONE OCCASIONALE DI LAVORO AUTONOMO DEL RESIDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="2941E09A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5239B4" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="707C8C59" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Soggetto non esercente attività professionale in particolare e/o di lavoro autonomo (ex art. 53 (art. 49), TUIR) in generale e pertanto di effettuare la prestazione senza requisito di abitualità, continuità e professionalità in forma del tutto occasionale (ex art. </w:t>
       </w:r>
       <w:r w:rsidR="0009660F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">67 (art. 81), 1° comma, </w:t>
-[...15 lines deleted...]
-        <w:t>. l</w:t>
+        <w:t>67 (art. 81), 1° comma, lett. l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>) DPR 917/86) e di non essere tenuto all’emissione di fattura sul compenso (ex art. 5, 2° comma, DPR 633/72).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="752129FD" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1454D243" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="151317DA" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252" w:rsidP="001967B2">
+    <w:p w14:paraId="1886D2ED" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252" w:rsidP="001967B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536441" w:rsidRDefault="00536441">
+    <w:p w14:paraId="07568194" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="283" w:hanging="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1CB5B614" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="283" w:hanging="283"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0216D04C" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40419B79" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF63CB7" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1483F51A" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255E97E6" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F627E6" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5665781F" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBE27BD" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53073568" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5698B604" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8B8C1F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PRESTAZIONE OCCASIONALE DI LAVORO AUTONOMO DEL NON RESIDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="738B64D7" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A8754E" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="6AA90C12" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Soggetto non residente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>non avente base fissa di svolgimento dell’attività in Italia, che non presenta Dichiarazione dei redditi in Italia per la fattispecie, per cui la propria attività non è riconducibile ad alcuno dei casi previsti nelle ipotesi che precedono. I compensi vengono assoggettati alla ritenuta alla fonte a titolo d’imposta ex art. 25 DPR 600/1973 non risultando esistente convenzione internazionale contro le doppie imposizioni fra lo Stato di residenza e l’Italia e/o non risultando applicabile dalla convenzione esistente l’esonero dal pagamento delle imposte in Italia e/o non intendendo richiedere al sostituto l’applicazione del trattamento convenzionale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="72410D77" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="44AE82E5" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma__________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...19 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="75E05DFC" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8281BC" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B7E66F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Soggetto non residente, non avente base fissa di svolgimento dell’attività in Italia, che non presenta Dichiarazione dei redditi in Italia per la fattispecie, per cui la propria attività non è riconducibile ad alcuno dei casi previsti nelle ipotesi che precedono. I compensi risultano esenti dalla ritenuta alla fonte ex art. 25 DPR 600/1973 in relazione a quanto disposto con </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Convenzione Internazionale"/>
         </w:smartTagPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>la Convenzione Internazionale</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bilaterale contro le Doppie Imposizioni fra l’Italia e_______________________________</w:t>
       </w:r>
       <w:r w:rsidR="007C01E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -1346,525 +1530,822 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la documentazione prevista dal provvedimento dell’Agenzia delle Entrate n. 84404 del 10 luglio 2013</w:t>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="621001B2" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1B1DED8C" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="662ECC34" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536441" w:rsidRDefault="00536441">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="2C5CD782" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C4704B" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B14AD77" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334F54E5" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0578B00C" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020665D6" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7D77AE" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A65217F" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C2DEAE" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E56F02" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E0899A" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0BA5AC" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDF9153" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D6EED2" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B94EE0B" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7CEA38" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62325875" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407872D8" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DAA959" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9FB637" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1E319F" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D629234" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298FAF08" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083A8D18" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49437443" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCFFE10" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35528FD8" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6517C1" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304D0920" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1663EB71" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926252">
+      <w:tr w:rsidR="00926252" w14:paraId="09BDDFE4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+          <w:p w14:paraId="124C0739" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
             <w:pPr>
               <w:pStyle w:val="Corpodeltesto3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>DICHIARAZIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="5442DA8F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="23C78AA6" w14:textId="1A474036" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Il Sottoscritto……………………… dichiara </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">che ha fino ad ora percepito, nel </w:t>
       </w:r>
       <w:r w:rsidR="0098106F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">corso del periodo d’imposta </w:t>
       </w:r>
       <w:r w:rsidR="00322480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2024</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, redditi per attività di lavoro autonomo non esercitato abitualmente di cui all’art.67 - precedente art.81 - comma 1, lettera l), DPR. 917/1986 d’importo </w:t>
-[...7 lines deleted...]
-        <w:t>non superiore</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ad €. 5.000,00</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C01E0">
+        <w:t xml:space="preserve">, redditi per attività di lavoro autonomo non esercitato abitualmente di cui all’art.67 - precedente art.81 - comma 1, lettera l), DPR. 917/1986 d’importo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E4072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>non superiore</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad €. 5.000,00</w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>____</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E4072">
+        <w:t>, nello specifico pari ad €._</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,____ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E4072">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009E4072" w:rsidRPr="009E4072">
+        </w:rPr>
+        <w:t xml:space="preserve">,____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> il lordo percipiente</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E4072">
+        <w:t>(indicare</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072" w:rsidRPr="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anche se pari a 0,00)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> il lordo percipiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009E4072">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anche se pari a 0,00)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>da Committenti diversi dall’Università di Ferrara</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00182374">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>da Committenti diversi dall’Università di Ferrara</w:t>
+      </w:r>
+      <w:r w:rsidR="00182374">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>e pertanto invita codesta amministrazione a tenere conto di tale informazione agli effetti della trattenuta contributiva INPS (art.44 Legge 326/2003 – Circolare INPS n.103/2004).</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Corpodeltesto3"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>e pertanto invita codesta amministrazione a tenere conto di tale informazione agli effetti della trattenuta contributiva INPS (art.44 Legge 326/2003 – Circolare INPS n.103/2004).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391ECEF5" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Si impegna a comunicare</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E4072">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tempestivamente</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Si impegna a comunicare</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> tempestivamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> l’eventuale superamento del limite di €. 5.000,00 al fine di permettere l’applicazione della ritenuta e di consentire all’Ente il versamento di importi dovuti. In difetto si dichiara disponibile a sostenere integralmente i relativi costi in misura intera sollevando codesto Ente da oneri e responsabilità per l’omesso involontario versamento alla gestione separata INPS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...8 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="6DF65FDF" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC8EA2C" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Data________________                                                          Firma________________                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4072" w:rsidRDefault="00926252">
+    <w:p w14:paraId="79CC4CB5" w14:textId="77777777" w:rsidR="009E4072" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536441" w:rsidRPr="00831BDD" w:rsidRDefault="00536441">
-[...7 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="009E4072" w:rsidP="009E4072">
+    <w:p w14:paraId="2DA7BAD5" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B7599E" w14:textId="77777777" w:rsidR="00536441" w:rsidRPr="00831BDD" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F5CCE1" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="009E4072" w:rsidP="009E4072">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OPPURE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536441" w:rsidRDefault="00536441" w:rsidP="009E4072">
+    <w:p w14:paraId="7AC19C57" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441" w:rsidP="009E4072">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRPr="009E4072" w:rsidRDefault="00926252" w:rsidP="009E4072">
+    <w:p w14:paraId="7097B62E" w14:textId="77777777" w:rsidR="00926252" w:rsidRPr="009E4072" w:rsidRDefault="00926252" w:rsidP="009E4072">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00926252" w:rsidRPr="009E4072">
+      <w:tr w:rsidR="00926252" w:rsidRPr="009E4072" w14:paraId="15FD30EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00926252" w:rsidRPr="009E4072" w:rsidRDefault="00926252" w:rsidP="009E4072">
+          <w:p w14:paraId="0734F73A" w14:textId="77777777" w:rsidR="00926252" w:rsidRPr="009E4072" w:rsidRDefault="00926252" w:rsidP="009E4072">
             <w:pPr>
               <w:pStyle w:val="Titolo3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4072">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>DICHIARAZIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="2D4AF187" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="2F20A46E" w14:textId="5DDFBCED" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il Sottoscritto………………………</w:t>
       </w:r>
       <w:r w:rsidR="007C01E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1878,411 +2359,592 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>che ha fino ad ora percepito, nel co</w:t>
       </w:r>
       <w:r w:rsidR="00901D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">rso del periodo d’imposta </w:t>
       </w:r>
       <w:r w:rsidR="00322480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2024</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, redditi per attività di lavoro autonomo non esercitato abitualmente di cui all’art.67 - precedente art.81 - primo comma, lettera l), DPR. 917/1986 d’importo </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="009E4072">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ad €. 5.000,00</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, redditi per attività di lavoro autonomo non esercitato abitualmente di cui all’art.67 - precedente art.81 - primo comma, lettera l), DPR. 917/1986 d’importo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E4072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>superiore</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> ad €. 5.000,00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A1687E">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">annuo pari ad </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="008C30BF">
+        <w:t xml:space="preserve"> ma non superiore al limite contributivo </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1687E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (per il </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0012184E">
+        <w:t xml:space="preserve">annuo pari ad </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1687E" w:rsidRPr="00EB0A7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0989" w:rsidRPr="009D0989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>122.295,00</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0989" w:rsidRPr="009D0989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007038AC">
+        <w:t xml:space="preserve">(per il </w:t>
+      </w:r>
+      <w:r w:rsidR="0012184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00322480">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="007038AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>) nello specifico pari ad €. ______</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E4072">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>) nello specifico pari ad €. ______</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>,___</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E4072">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(lordo percipiente) da Committenti diversi dall’Università di Ferrara</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A736FB">
+        <w:t>,___</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E4072">
+        <w:t>(lordo percipiente) da Committenti diversi dall’Università di Ferrara</w:t>
+      </w:r>
+      <w:r w:rsidR="00A736FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>e pertanto invita codesta amministrazione a tenere conto di tale informazione agli effetti della trattenuta contributiva INPS (art.44 Legge 326/2003 – Circolare INPS n.103/2004). Si impegna a comunicare</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E4072">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tempestivamente</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>e pertanto invita codesta amministrazione a tenere conto di tale informazione agli effetti della trattenuta contributiva INPS (art.44 Legge 326/2003 – Circolare INPS n.103/2004). Si impegna a comunicare</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l’eventual</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A1687E">
+        <w:t xml:space="preserve"> tempestivamente</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">e superamento del limite di </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="003B6A79">
+        <w:t xml:space="preserve"> l’eventual</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1687E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">e superamento del limite di </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6A79" w:rsidRPr="00EB0A7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0989" w:rsidRPr="009D0989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>122.295,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6467D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">annuo (per il </w:t>
       </w:r>
       <w:r w:rsidR="0012184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="001A710E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00322480">
+      <w:r w:rsidR="009D0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>) al fine di permettere l’interruzione della ritenuta. In difetto s’impegna alla restituzione delle somme versate in esubero dall’Ente</w:t>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1250E861" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="44EF919A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00536441" w:rsidRDefault="00536441">
-[...8 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRPr="001B58A8" w:rsidRDefault="00926252">
+    <w:p w14:paraId="35B19BE9" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B700C0" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data________________                                                          Firma________________     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="7CA4AE0C" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B5FC91" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A72A67" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C12A88D" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D92214" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFD5906" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284CE31E" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B1C89F" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476A439E" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B0E5A8" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67672F07" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8406F1" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700B3EDD" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A77931A" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58533F29" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAAE555" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132CB4C4" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351F703C" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12218E02" w14:textId="77777777" w:rsidR="00536441" w:rsidRDefault="00536441">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C519EE5" w14:textId="77777777" w:rsidR="00926252" w:rsidRPr="00831BDD" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52498B8F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agli effetti dell’applicazione del contributo previdenziale INPS Legge 335/1995, art. 2, commi da </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="25 a"/>
         </w:smartTagPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>25 a</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32, il sottoscritto conferma quanto sopra esposto e dichiara:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="6A7BDB04" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8E2223" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">che ha provveduto/provvederà (barrare l’ipotesi che non interessa) all’iscrizione presso la sede competente INPS ex art. </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="4, DL"/>
         </w:smartTagPr>
         <w:r>
           <w:rPr>
@@ -2306,207 +2968,208 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA060B" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(gestione separata INPS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="63C071F4" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E0844A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="0840053F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B15E6C1" w14:textId="0D96F3E4" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>che non ha superato il limit</w:t>
       </w:r>
       <w:r w:rsidR="00A1687E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e contributivo annuo di </w:t>
       </w:r>
       <w:r w:rsidR="00EC70A8" w:rsidRPr="00EC70A8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
-      <w:r w:rsidR="00322480">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00CF2B99" w:rsidRPr="00CF2B99">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>122.295,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2B99" w:rsidRPr="00CF2B99">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(valevole per l’anno 20</w:t>
       </w:r>
       <w:r w:rsidR="00A80838">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00322480">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00CF2B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A87FE3" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, riferito alla gestione separata INPS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) e pertanto autorizza l’amministrazione in indirizzo ad operare la trattenuta contributiva. Si impegna a comunicare l’eventuale superamento del limite al fine di permettere l’interruzione della ritenuta ed evitare all’Ente il versamento di importi non dovuti. In difetto si dichiara disponibile alla restituzione all’Ente medesimo delle somme indebitamente accreditate nella sua gestione separata INPS per effetto della sua stessa omissione in attesa del rimborso da parte del medesimo INPS. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...8 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="32423BAD" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F83337" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="19D196E1" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1895FDAC" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di essere titolare di copertura previdenziale obbligatoria c/o l’Ente _______________</w:t>
       </w:r>
       <w:r w:rsidR="00973BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>__</w:t>
@@ -2643,88 +3306,98 @@
         <w:t xml:space="preserve"> In caso di variazione della propria posizione s’impegna a comunicarla al committente al fine di provvedere alla corretta gestione </w:t>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contributiva nella misura del </w:t>
       </w:r>
       <w:r w:rsidR="00510A2B" w:rsidRPr="001A710E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>33,72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="4D317159" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD63034" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="40044908" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F728168" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DB7A40" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di non essere titolare di copertura previdenziale obbligatoria</w:t>
       </w:r>
       <w:r w:rsidR="00C4020A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2781,133 +3454,182 @@
         <w:t>33,72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. In caso di variazione della propria posizione s’impegna a comunicarla al committente al fine di provvedere alla corretta gestione </w:t>
       </w:r>
       <w:r w:rsidR="008C30BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contributiva nella misura del </w:t>
       </w:r>
-      <w:r w:rsidR="005D2488">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005D2488" w:rsidRPr="00CF2B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:r w:rsidRPr="00CF2B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEDD2AD" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB80021" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...21 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1FE9BE31" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65322D39" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FDD23A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3476D1D7" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5CE59E" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE1C74B" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A793D7" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il/La scrivente conferma che, ai fini fiscali e previdenziali, la propria posizione si identifica nelle fattispecie sottoscritte dal medesimo/a e si impegna ad attenersi a quanto per essa disposto, nonché a comunicare tempestivamente ogni eventuale variazione, esonerando l’Università degli Studi di Ferrara da qualsiasi responsabilità in merito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="1EDF61DE" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ai sensi del </w:t>
       </w:r>
       <w:r w:rsidR="004F245C" w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2941,203 +3663,203 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> e del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D.lgs. 196 del 30/06/03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> il sottoscritto dà il consenso al trattamento dei propri dati per l’esecuzione delle operazioni connesse con l’espletamento della pratica contrattuale in premessa, nonché per finalità statistiche.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="7ABA556A" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596BC68E" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Firma_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...19 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00E15C67">
+    <w:p w14:paraId="16AD29F4" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2F2C7E" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CA8FC1" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00E15C67">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E763F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Luogo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00926252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00926252">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lì___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
-[...9 lines deleted...]
-    <w:p w:rsidR="00926252" w:rsidRDefault="00926252">
+    <w:p w14:paraId="5DF99882" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5C924F" w14:textId="77777777" w:rsidR="00926252" w:rsidRDefault="00926252">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00926252" w:rsidSect="001967B2">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0023369A" w:rsidRDefault="0023369A">
+    <w:p w14:paraId="6CC8FEE9" w14:textId="77777777" w:rsidR="00853429" w:rsidRDefault="00853429">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0023369A" w:rsidRDefault="0023369A">
+    <w:p w14:paraId="663C96DF" w14:textId="77777777" w:rsidR="00853429" w:rsidRDefault="00853429">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -3156,190 +3878,190 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40A2A03D" w14:textId="77777777" w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
+  <w:p w14:paraId="39EA2604" w14:textId="77777777" w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="203A5D2D" w14:textId="77777777" w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001B58A8">
+    <w:r w:rsidR="008203B5">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
+  <w:p w14:paraId="7A15574B" w14:textId="77777777" w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0023369A" w:rsidRDefault="0023369A">
+    <w:p w14:paraId="575A0362" w14:textId="77777777" w:rsidR="00853429" w:rsidRDefault="00853429">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0023369A" w:rsidRDefault="0023369A">
+    <w:p w14:paraId="50F6251E" w14:textId="77777777" w:rsidR="00853429" w:rsidRDefault="00853429">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B" w:rsidP="008C30BF">
+    <w:p w14:paraId="13C20684" w14:textId="77777777" w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B" w:rsidP="008C30BF">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I modelli in italiano, inglese e francese previsti dal provvedimento dell’Agenzia delle Entrate n. 84404 del 10 luglio 2013 sono disponibili sulla pagina istituzionale dell’Ufficio Trattamenti Economici</w:t>
       </w:r>
       <w:r w:rsidR="00075866">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dell’Ateneo. Alla medesima pagina è disponibile anche la circolare esplicativa interna n. 23019 del 7 ottobre 2013. Per i soli percettori residenti negli Stati Uniti d’America la modulistica in questione può essere sostituita dal “Form 6166”, riconosciuto ufficialmente in Italia dall’Agenzia delle Entrate, richiedibile dall’interessato alla propria amministrazione fiscale.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B" w:rsidP="008C30BF">
+    <w:p w14:paraId="1580BDF6" w14:textId="77777777" w:rsidR="00EB0A7B" w:rsidRDefault="00EB0A7B" w:rsidP="008C30BF">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> La dichiarazione relativa al superamento o meno dell’importo di € 5.000,00, o del massimale contributivo, rilevante ai fini dell’eventuale applicazione del contributo INPS, deve essere acquisita in una data il più possibile vicina a quella del pagamento, in modo che essa rispecchi la reale situazione del prestatore.</w:t>
       </w:r>
       <w:r w:rsidR="00173DAA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00173DAA" w:rsidRPr="00173DAA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>In nessun caso può essere utilizzata</w:t>
       </w:r>
       <w:r w:rsidR="00173DAA">
         <w:rPr>
           <w:u w:val="single"/>
@@ -3351,51 +4073,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> una dichiarazione relativa ad un</w:t>
       </w:r>
       <w:r w:rsidR="00A80838">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00173DAA" w:rsidRPr="00173DAA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> diversa annualità d’imposta</w:t>
       </w:r>
       <w:r w:rsidR="00173DAA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="059B4048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D7C83A4"/>
     <w:lvl w:ilvl="0" w:tplc="118A3B58">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -4979,435 +5701,448 @@
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="972717365">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="263808528">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="8"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1935287076">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1539511725">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="12"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1948542076">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="13"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1528324825">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="18"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2043744247">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1038428944">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="16"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="481625403">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1471050354">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="40788200">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1395271830">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1571160398">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="90976480">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="195967913">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2029140695">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="233201185">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="41490682">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1843860203">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1845129379">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1263103366">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1659193397">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B4836"/>
     <w:rsid w:val="00034E00"/>
     <w:rsid w:val="0003713F"/>
     <w:rsid w:val="00045BDE"/>
     <w:rsid w:val="00057EC2"/>
     <w:rsid w:val="00063FE9"/>
     <w:rsid w:val="00075866"/>
     <w:rsid w:val="0008031E"/>
     <w:rsid w:val="0008563F"/>
     <w:rsid w:val="0009660F"/>
     <w:rsid w:val="000D2891"/>
     <w:rsid w:val="000F59CD"/>
     <w:rsid w:val="0012184E"/>
     <w:rsid w:val="00137357"/>
     <w:rsid w:val="00146CF7"/>
     <w:rsid w:val="001565CE"/>
     <w:rsid w:val="00160F65"/>
     <w:rsid w:val="00173DAA"/>
     <w:rsid w:val="00175CF7"/>
     <w:rsid w:val="00182374"/>
     <w:rsid w:val="001967B2"/>
     <w:rsid w:val="001A710E"/>
     <w:rsid w:val="001A7E66"/>
-    <w:rsid w:val="001B58A8"/>
     <w:rsid w:val="001C4516"/>
     <w:rsid w:val="001E1C58"/>
     <w:rsid w:val="001F0B1E"/>
     <w:rsid w:val="00213784"/>
     <w:rsid w:val="002209E4"/>
-    <w:rsid w:val="0023369A"/>
     <w:rsid w:val="0023708F"/>
     <w:rsid w:val="002676AC"/>
     <w:rsid w:val="00296D10"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D6D9C"/>
     <w:rsid w:val="00304A69"/>
     <w:rsid w:val="00322480"/>
     <w:rsid w:val="00350052"/>
     <w:rsid w:val="00350F78"/>
     <w:rsid w:val="0035158A"/>
     <w:rsid w:val="0038033D"/>
     <w:rsid w:val="003B4836"/>
     <w:rsid w:val="003B6A79"/>
     <w:rsid w:val="00420716"/>
     <w:rsid w:val="004D1069"/>
     <w:rsid w:val="004D784D"/>
     <w:rsid w:val="004F245C"/>
     <w:rsid w:val="00506D55"/>
     <w:rsid w:val="00510A2B"/>
     <w:rsid w:val="00536441"/>
     <w:rsid w:val="0054797E"/>
     <w:rsid w:val="005510C0"/>
     <w:rsid w:val="00557D1A"/>
     <w:rsid w:val="005C0A8C"/>
     <w:rsid w:val="005D2488"/>
     <w:rsid w:val="00606430"/>
     <w:rsid w:val="006273B8"/>
     <w:rsid w:val="006963B8"/>
     <w:rsid w:val="006E1692"/>
     <w:rsid w:val="006E4AB8"/>
     <w:rsid w:val="00701CD7"/>
     <w:rsid w:val="007038AC"/>
     <w:rsid w:val="0071316B"/>
     <w:rsid w:val="0071324C"/>
     <w:rsid w:val="00726D0C"/>
     <w:rsid w:val="00765BB3"/>
     <w:rsid w:val="007C01E0"/>
     <w:rsid w:val="007D72CE"/>
     <w:rsid w:val="008054A9"/>
     <w:rsid w:val="008063FD"/>
     <w:rsid w:val="00806960"/>
     <w:rsid w:val="00812534"/>
+    <w:rsid w:val="008203B5"/>
     <w:rsid w:val="00831BDD"/>
     <w:rsid w:val="008329DA"/>
     <w:rsid w:val="008376FE"/>
+    <w:rsid w:val="00853429"/>
     <w:rsid w:val="0086663F"/>
     <w:rsid w:val="0087277F"/>
     <w:rsid w:val="008A3598"/>
     <w:rsid w:val="008B5B5D"/>
     <w:rsid w:val="008C30BF"/>
     <w:rsid w:val="008C3A23"/>
     <w:rsid w:val="008C651D"/>
     <w:rsid w:val="008C79E9"/>
     <w:rsid w:val="008E1E15"/>
     <w:rsid w:val="00901D4D"/>
     <w:rsid w:val="00926252"/>
     <w:rsid w:val="00927839"/>
     <w:rsid w:val="00935381"/>
     <w:rsid w:val="00973BCC"/>
     <w:rsid w:val="0098106F"/>
     <w:rsid w:val="00982D43"/>
     <w:rsid w:val="00984FCA"/>
+    <w:rsid w:val="0099355B"/>
     <w:rsid w:val="009C74B0"/>
+    <w:rsid w:val="009D0989"/>
     <w:rsid w:val="009E4072"/>
     <w:rsid w:val="00A1687E"/>
     <w:rsid w:val="00A16B47"/>
+    <w:rsid w:val="00A23B5C"/>
     <w:rsid w:val="00A40EB6"/>
     <w:rsid w:val="00A42145"/>
     <w:rsid w:val="00A736FB"/>
     <w:rsid w:val="00A80838"/>
     <w:rsid w:val="00A83CD4"/>
     <w:rsid w:val="00A87FE3"/>
     <w:rsid w:val="00A94213"/>
     <w:rsid w:val="00AA40DE"/>
     <w:rsid w:val="00AB06A9"/>
     <w:rsid w:val="00AB724A"/>
     <w:rsid w:val="00AD17BA"/>
     <w:rsid w:val="00B206DF"/>
     <w:rsid w:val="00B24E1F"/>
     <w:rsid w:val="00B969F7"/>
     <w:rsid w:val="00BA060B"/>
     <w:rsid w:val="00BB0737"/>
     <w:rsid w:val="00BB7081"/>
+    <w:rsid w:val="00BC51D0"/>
     <w:rsid w:val="00C249C0"/>
     <w:rsid w:val="00C4020A"/>
     <w:rsid w:val="00C46B94"/>
     <w:rsid w:val="00C502FE"/>
+    <w:rsid w:val="00C504B8"/>
     <w:rsid w:val="00C50629"/>
     <w:rsid w:val="00C6092B"/>
     <w:rsid w:val="00C6095A"/>
     <w:rsid w:val="00C74AE2"/>
     <w:rsid w:val="00C77ACA"/>
     <w:rsid w:val="00CA0022"/>
+    <w:rsid w:val="00CE487D"/>
     <w:rsid w:val="00CF22E0"/>
     <w:rsid w:val="00CF250D"/>
+    <w:rsid w:val="00CF2B99"/>
     <w:rsid w:val="00D24E70"/>
     <w:rsid w:val="00D66F3E"/>
     <w:rsid w:val="00D83BC7"/>
     <w:rsid w:val="00DC2FDB"/>
     <w:rsid w:val="00DD0AAF"/>
     <w:rsid w:val="00DF5724"/>
     <w:rsid w:val="00DF63D1"/>
     <w:rsid w:val="00E01E53"/>
     <w:rsid w:val="00E15C67"/>
     <w:rsid w:val="00E17DDC"/>
     <w:rsid w:val="00E54F7C"/>
     <w:rsid w:val="00E6011A"/>
+    <w:rsid w:val="00E6467D"/>
     <w:rsid w:val="00E763F7"/>
     <w:rsid w:val="00EA0CED"/>
     <w:rsid w:val="00EB0A7B"/>
     <w:rsid w:val="00EC70A8"/>
     <w:rsid w:val="00F20EA9"/>
     <w:rsid w:val="00F21106"/>
     <w:rsid w:val="00F6038B"/>
     <w:rsid w:val="00F64648"/>
+    <w:rsid w:val="00F90C0F"/>
     <w:rsid w:val="00FA3E27"/>
+    <w:rsid w:val="00FC09DC"/>
+    <w:rsid w:val="00FC7F1F"/>
+    <w:rsid w:val="00FD49A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A06FCFE"/>
+  <w14:docId w14:val="1B66524F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{69FFB42E-6DEE-4D61-A381-058F509CB281}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5638,50 +6373,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2835"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -5896,51 +6636,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestofumettoCarattere"/>
     <w:rsid w:val="00C6092B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
     <w:name w:val="Testo fumetto Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testofumetto"/>
     <w:rsid w:val="00C6092B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -6175,81 +6915,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA8ABECB-49BD-47D7-8718-88C10253E8F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0242C19A-E29A-4C66-B71E-71CE61DD81C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7578</Characters>
+  <Pages>4</Pages>
+  <Words>1344</Words>
+  <Characters>7664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mod. D/A2 occ.li</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Università di Ferrara</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8890</CharactersWithSpaces>
+  <CharactersWithSpaces>8991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mod. D/A2 occ.li</dc:title>
   <dc:subject>inquadramento fiscale-previdenziale</dc:subject>
   <dc:creator>zattoni</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>