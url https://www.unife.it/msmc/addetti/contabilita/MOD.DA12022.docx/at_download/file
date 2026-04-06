--- v0 (2025-10-14)
+++ v1 (2026-04-06)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="4E03D199" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -59,51 +59,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>MOD. D/A1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="038CBA32" w14:textId="7B5BFBD0" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -167,361 +167,420 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE2EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(aggiornato al 0</w:t>
       </w:r>
-      <w:r w:rsidR="00A252A5">
+      <w:r w:rsidR="009E1993">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B67C86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00D751C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A252A5">
+      <w:r w:rsidR="008B4BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="48CFBAF3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00296272">
+    <w:p w14:paraId="6443CB40" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D94153" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04ABD649" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00296272">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL’UNIVERSITÀ </w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DEGLI STUDI DI FERRARA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRPr="00B72A75" w:rsidRDefault="00B72A75" w:rsidP="00B72A75">
-[...38 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="4F486CC9" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00296272">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>STRUTTURA</w:t>
+      </w:r>
+      <w:r w:rsidR="00421737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00421737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288232B0" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DF5159" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03407AC8" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB30E04" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2D949B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12AAF765" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E1A58C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OGGETTO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Comunicazione dati anagrafe per inquadramento fiscale, previdenziale ed assicurativo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00296272">
+    <w:p w14:paraId="4298CD1E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00296272">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Co.Co.Co.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/Professionista/Titolare borsa di studio o assegno di studio/Lavoratore dipendente)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...17 lines deleted...]
-    <w:p w:rsidR="00A10433" w:rsidRDefault="00A10433" w:rsidP="00A10433">
+    <w:p w14:paraId="7B01C8E5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E84E099" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA8F42C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAC045D" w14:textId="77777777" w:rsidR="00A10433" w:rsidRDefault="00A10433" w:rsidP="00A10433">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>II/La sottoscritto/a_______________________________</w:t>
       </w:r>
       <w:r w:rsidR="008F38FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>nato a ____________________</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>nato a ____________________Prov. ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08304F76" w14:textId="77777777" w:rsidR="00A10433" w:rsidRDefault="00A10433" w:rsidP="00A10433">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>. ___</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>il______________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F38FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>il______________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F38FA">
+        <w:t>e residente in_____________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Prov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>e residente in_____________________________</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.___Via______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00A10433" w:rsidP="00A10433">
+    <w:p w14:paraId="40651605" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00A10433" w:rsidP="00A10433">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>___________________CAP_______</w:t>
       </w:r>
       <w:r w:rsidR="003E640A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="003E640A">
@@ -560,163 +619,183 @@
         </w:rPr>
         <w:t xml:space="preserve"> C.F._____________________________, P.I.____________________________, cittadinanza____________________, </w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:t>con domicilio fiscale in ________________________Via_______________________Prov._______CAP_______codice identificativo fiscale Estero</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> n.___________________________</w:t>
       </w:r>
       <w:r w:rsidR="00607230">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:t>in relazione all’incarico in corso di perfezionamento con l’Ateneo in indirizzo e relativo all’attività/prestazione di_______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="008F38FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:t>da svolgere in (indicare il luogo)________________________in qualità di_____________________________(specificare anche se per lo svolgimento di tale attività è necessaria l’iscrizione in apposito Albo in base alle possibilità sotto elencate)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="010A817B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B15FFFD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="660A3825" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="3118C15E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBEEDBF" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sotto la propria responsabilità di essere:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="40B36D83" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7D0C1D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E467FFD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PROFESSIONISTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="51A8E360" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5727CB3E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="2CACDC8C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Professionista</w:t>
       </w:r>
@@ -771,136 +850,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e pertanto di essere/non essere (barrare l’ipotesi che non interessa) iscritto ai fini previdenziali nella Cassa di Previdenza__________________, con l’obbligo di rilascio di fattura sul compenso (ex art. 5, 1° comma, DPR 633/72), per cui l’IRAP</w:t>
       </w:r>
       <w:r w:rsidR="003E3432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, se dovuta, è assolta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dal sottoscritto ed in tal senso esonera l’Ente committente da obblighi al proposito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="7E95A439" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="4DCA15D8" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5CB4D21D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="1FED89CA" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CBC965" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="02FA1EAE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Professionista</w:t>
       </w:r>
@@ -941,320 +1020,433 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E3432">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">se dovuta, è assolta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dal sottoscritto ed in tal senso esonera l’Ente committente da obblighi al proposito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5077BDC5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="1CB81021" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5C4F7922" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="6FE70190" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B72A75" w:rsidRDefault="00B72A75">
-[...16 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00B72A75">
+    <w:p w14:paraId="0C33E6F4" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2FD903" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA50EAC" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7330BA5E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6A98D8" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>COLLABORATORE COORDINATO E CONTINUATIVO RESIDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="27765124" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01138E2D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6641FB62" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C55D0CC" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5337DA28" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Collaboratore coordinato e continuativo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>senza vincolo di subordinazione (ex art. 50 (art.47), 1° comma, lettera c-bis, DPR 917/86) con prestazioni non rientranti nei compiti istituzionali contrattualmente definiti di lavoratore dipendente e non rientranti nell’oggetto della professione eventualmente abitualmente svolta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="20B90547" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="750C38FA" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="70F2B3E5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="29EC59BE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3BAA1C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="6AF9D713" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBCEB1E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23949114" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158E6211" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>COLLABORATORE COORDINATO E CONTINUATIVO NON RESIDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="1254E9B0" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E95D1AA" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34994099" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764FFF40" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="76003A00" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Soggetto non residente non avente base fissa di svolgimento dell’attività in Italia, ch</w:t>
       </w:r>
@@ -1265,685 +1457,766 @@
         </w:rPr>
         <w:t>e non presenta Dichiarazione dei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> redditi in Ital</w:t>
       </w:r>
       <w:r w:rsidR="00716CB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ia per la fattispecie, per cui </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la propria attività è riconducibile ai rapporti di collaborazione coordinata e continuativa (ex art. 50 (art.47), 1° comma, lettera c-bis, DPR 917/1986). I compensi vengono assoggettati alla ritenuta alla fonte a titolo d’imposta ex art. 24, comma 1-ter, DPR 600/1973 non risultando esistente convenzione internazionale contro le doppie imposizioni fra lo Stato di residenza e l’Italia e/o non risultando applicabile dalla convenzione esistente l’esonero dal pagamento delle imposte in Italia e/o non intendendo richiedere al sostituto l’applicazione del trattamento convenzionale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="01BE06AB" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="72127A8D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="49F4686A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="4056785C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505430B2" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DCFD3F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EC38E5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRPr="009F0242" w:rsidRDefault="00421737" w:rsidP="009F0242">
+    <w:p w14:paraId="614F8F51" w14:textId="77777777" w:rsidR="00421737" w:rsidRPr="009F0242" w:rsidRDefault="00421737" w:rsidP="009F0242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soggetto non residente, non avente base fissa di svolgimento dell’attività in Italia, che non presenta Dichiarazione dei redditi in Italia per la fattispecie, per cui la propria attività è riconducibile ai rapporti di collaborazione coordinata e continuativa (ex art. 50 (art.47), 1° comma, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Soggetto non residente, non avente base fissa di svolgimento dell’attività in Italia, che non presenta Dichiarazione dei redditi in Italia per la fattispecie, per cui la propria attività è riconducibile ai rapporti di collaborazione coordinata e continuativa (ex art. 50 (art.47), 1° comma, lett. c-bis, DPR 917/1986</w:t>
+      </w:r>
+      <w:r w:rsidR="00716CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). I compensi risultano esenti </w:t>
+      </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>lett</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dalla ritenuta alla fonte ex art. 24, comma 1-ter, DPR 600/1973 in relazione a quanto disposto con la Convenzione Internazionale Bilaterale contro le Doppie Imposizioni fra l’Italia e______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00654869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>. c-bis, DPR 917/1986</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">). I compensi risultano esenti </w:t>
+        <w:t>di cui alla Legge_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00654869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>dalla ritenuta alla fonte ex art. 24, comma 1-ter, DPR 600/1973 in relazione a quanto disposto con la Convenzione Internazionale Bilaterale contro le Doppie Imposizioni fra l’Italia e______________________</w:t>
+        <w:t>art.______(in G.U. n°_______</w:t>
       </w:r>
       <w:r w:rsidR="00654869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>di cui alla Legge_____________</w:t>
+        <w:t>del_______</w:t>
       </w:r>
       <w:r w:rsidR="00654869">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>art._____</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">recepita dalla normativa interna) che prevede la tassazione del reddito scaturente dall’attività nel paese di residenza del percipiente per la fattispecie reddituale oggetto dell’incarico. </w:t>
+      </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Per beneficiare dell’esonero</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>in G.U. n°_______</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t xml:space="preserve"> dal pagamento delle imposte in Italia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0242">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>allega</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0242">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0242">
-[...51 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la documentazione prevista dal provvedimento dell’Agenzia delle Entrate n. 84404 del 10 luglio 2013</w:t>
       </w:r>
       <w:r w:rsidR="009F0242">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="009F0242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F0242" w:rsidRPr="009F0242" w:rsidRDefault="009F0242" w:rsidP="009F0242">
+    <w:p w14:paraId="443A065E" w14:textId="77777777" w:rsidR="009F0242" w:rsidRPr="009F0242" w:rsidRDefault="009F0242" w:rsidP="009F0242">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="01132C3A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="57946C02" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F0242" w:rsidRDefault="009F0242">
-[...10 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="740078BE" w14:textId="77777777" w:rsidR="009F0242" w:rsidRDefault="009F0242">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51250B88" w14:textId="77777777" w:rsidR="009F0242" w:rsidRDefault="009F0242">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153839A6" w14:textId="77777777" w:rsidR="009F0242" w:rsidRDefault="009F0242">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29085598" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00B72A75">
+    <w:p w14:paraId="3FC87C37" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TITOLARE DI BORSA OD ASSEGNO DI STUDIO RESIDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00B72A75">
-[...132 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="09521536" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D047A2E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD00E14" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="0BB8E72A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Titolare di borsa od assegno di studio ex art. 50, comma 1, lettera c), DPR 917/1986, soggetta a tassazione IRPEF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F88FE30" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558C5FA9" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Firma________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053EC9A3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54CA33A0" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2B70EA" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5997C182" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE785D9" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TITOLARE DI BORSA OD ASSEGNO DI STUDIO NON RESIDENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2606A5B5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680FDC5B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43857376" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AB5EFD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Soggetto non residente percettore di borsa od assegno di studio ex art. 50, comma 1, lettera c), DPR 917/1986. I compensi vengono assoggettati alla ritenu</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a alla fonte con aliquote progressive ex art. 24, comma 1) DPR 600/73, non risultando esistente convenzione internazionale contro le doppie imposizioni fra lo Stato di residenza e l’Italia e/o non risultando applicabile dalla convenzione esistente l’esonero dal </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+        <w:t>a alla fonte con aliquote progressive ex art. 24, comma 1) DPR 600/73, non risultando esistente convenzione internazionale contro le doppie imposizioni fra lo Stato di residenza e l’Italia e/o non risultando applicabile dalla convenzione esistente l’esonero dal pagamento delle imposte in Italia e/o non intendendo richiedere al sostituto l’applicazione del trattamento convenzionale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56680A0B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="705624D4" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="33CFDB3E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="481AA7AC" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419F5CA2" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B182F4" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F984C9" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C107A6" w:rsidRPr="000A0C9A" w:rsidRDefault="00421737" w:rsidP="000A0C9A">
+    <w:p w14:paraId="0467EB10" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRPr="000A0C9A" w:rsidRDefault="00421737" w:rsidP="000A0C9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="21" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Soggetto non residente percettore di borsa od assegno di studio ex art. 50, comma 1, lettera c), DPR 917/1986. I</w:t>
@@ -2061,932 +2334,1406 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>la documentazione prevista dal provvedimento dell’Agenzia delle Entrate n. 84404 del 10 luglio 2013</w:t>
       </w:r>
       <w:r w:rsidR="00C107A6">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00C107A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0C9A" w:rsidRPr="000A0C9A" w:rsidRDefault="000A0C9A" w:rsidP="000A0C9A">
+    <w:p w14:paraId="21B188B3" w14:textId="77777777" w:rsidR="000A0C9A" w:rsidRPr="000A0C9A" w:rsidRDefault="000A0C9A" w:rsidP="000A0C9A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="21" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0C9A" w:rsidRPr="00C107A6" w:rsidRDefault="000A0C9A" w:rsidP="000A0C9A">
+    <w:p w14:paraId="32D6043C" w14:textId="77777777" w:rsidR="000A0C9A" w:rsidRPr="00C107A6" w:rsidRDefault="000A0C9A" w:rsidP="000A0C9A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="21" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="31" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic Fixed" w:hAnsi="Simplified Arabic Fixed" w:cs="Simplified Arabic Fixed"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   Firma______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00C107A6">
-[...8 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="576D3708" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRDefault="00C107A6" w:rsidP="000A0C9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E50174" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRPr="00C107A6" w:rsidRDefault="00C107A6" w:rsidP="000A0C9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537586EC" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRDefault="00C107A6" w:rsidP="000A0C9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC5E605" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRDefault="00C107A6" w:rsidP="000A0C9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6916494C" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRPr="009F0242" w:rsidRDefault="00C107A6" w:rsidP="000A0C9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1706CFA3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5870AF" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE7ECED" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E79039B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038C4467" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3728D6E5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C8E0DD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196757AD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="00C107A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9B5613" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5E41E2A7" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>LAVORATORE DIPENDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="20A11303" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E63149B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1A7932" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A82273" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413E3A7E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="0B56CDC4" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lavoratore dipendente, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>con conferimento di incarico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dalla propria Amministrazione in relazione alla propria carica e/o qualifica e non a titolo personale, per cui nella fattispecie tali compensi rientrano in quelli assimilati al lavoro dipendente (ex art. 50 (art.47), 1° comma, </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+        <w:t xml:space="preserve"> dalla propria Amministrazione in relazione alla propria carica e/o qualifica e non a titolo personale, per cui nella fattispecie tali compensi rientrano in quelli assimilati al lavoro dipendente (ex art. 50 (art.47), 1° comma, lett. b), DPR 917/1986), fuori dal campo di applicazione IVA e non possono in nessun caso essere definiti di lavoro autonomo (allega documentazione del conferimento dell’incarico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C209173" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="2878B9ED" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="3A818813" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="164E059D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="4A3A212A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33172CE3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B21D822" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6D57C1" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CC8B4A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0708593F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665484AD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5372C2EE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lavoratore dipendente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>autorizzato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalla propria Amministrazione, con incarico ricevuto in quanto esperto ed a titolo personale:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="74ACF561" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">sottoscrivere </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+        <w:t>sottoscrivere lett. C (D o E se non residente), per le prestazioni di collaborazione coordinata e continuativa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4E9109" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="231ED76B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="713AF2D8" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="7D83338A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="2D5D24B4" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...116 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="6955D2B2" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C80F78B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA55329" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53740032" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24384FC3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F58BE43" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A87E2B0" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A104551" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4003ED" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE36A39" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6EDF5B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7B66F3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F29374A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3B08DE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D01792" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14251DAC" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF01CF5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C93DC2B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F720629" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746310A2" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17820A78" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D85B8F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713D5F1A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7666D9" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B547D29" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435237B4" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442FDBDE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B12A791" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B3504D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Agli effetti dell’applicazione del contributo previdenziale INPS Legge 335/1995, art. 2, commi da 25 a 32, il sottoscritto conferma quanto sopra esposto e dichiara:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="1B1C5FBC" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="2A9166E5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2725307E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C20852" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C6149F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">che le prestazioni di cui all’incarico ricevuto danno origine a redditi professionali non assoggettati a contribuzione obbligatoria previdenziale presso la Cassa di Previdenza di Categoria e/o i versamenti alla Cassa di Previdenza di Categoria vengono effettuati a titolo di solidarietà non dando diritto gli stessi a trattamento pensionistico a carico della Cassa; </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">pertanto è soggetto, a propria cura ed onere, al pagamento del contributo alla gestione separata INPS. </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pertanto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> è soggetto, a propria cura ed onere, al pagamento del contributo alla gestione separata INPS. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(precedente ipotesi B ed in alcuni casi A)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="1811E1A5" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010A2E2B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="7E99D613" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB6886B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9C5D71" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B99988" w14:textId="746836B4" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>che non ha superato il l</w:t>
       </w:r>
       <w:r w:rsidR="00F909B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">imite contributivo annuo di </w:t>
       </w:r>
       <w:r w:rsidR="00C47568" w:rsidRPr="00C47568">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
-      <w:r w:rsidR="00A252A5">
+      <w:r w:rsidR="008B4BA4" w:rsidRPr="008B4BA4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>119.650,00</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>122.295,00</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4BA4" w:rsidRPr="008B4BA4">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C107A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(valevole per l’anno </w:t>
       </w:r>
       <w:r w:rsidR="0040603F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00177294">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A252A5">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="008B4BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) e pertanto autorizza l’amministrazione in indirizzo ad operare la trattenuta contributiva. Si impegna a comunicare l’eventuale superamento del limite al fine di permettere l’interruzione della ritenuta ed evitare all’Ente il versamento di importi non dovuti. In difetto si dichiara disponibile alla restituzione all’Ente medesimo delle somme indebitamente accreditate nella sua gestione separata INPS per effetto della sua stessa omissione in attesa del rimborso da parte del medesimo INPS. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(precedente ipotesi C)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="3343DC62" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6A7D9B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096193A1" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="7F6945AD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A2F4EA" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9A5A3E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E85074B" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">che ha provveduto/provvederà (barrare l’ipotesi che non interessa) all’iscrizione presso la sede competente INPS ex art. 4, DL 166/96. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(precedente ipotesi C)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="20758B02" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58629F7F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...19 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="001C5A86">
+    <w:p w14:paraId="5A8DA7D2" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076C1795" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D15F02" w14:textId="5D079B43" w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="001C5A86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di essere titolare di copertura previdenziale obbligatoria c/o l’Ente _________</w:t>
       </w:r>
       <w:r w:rsidR="00FE2EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">______e/o titolare di pensione </w:t>
@@ -3044,165 +3791,189 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0077276E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3,72</w:t>
       </w:r>
       <w:r w:rsidRPr="009F324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="009F324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> o del </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0389">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>35,0</w:t>
+      </w:r>
+      <w:r w:rsidR="0077276E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009F324E" w:rsidRPr="009F324E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001C5A86">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="009F324E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F324E">
-[...53 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(precedente ipotesi C)-NB la sottoscrizione della presente ipotesi è alternativa alla lettera Q</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+        <w:t xml:space="preserve">(precedente ipotesi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>C)-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NB la sottoscrizione della presente ipotesi è alternativa alla lettera Q</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7336AC2F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13788CD3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="001C5A86">
+    <w:p w14:paraId="12BF36F9" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CACAA66" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1711F0E3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2652E22C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="001C5A86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di non essere titolare di copertura previdenziale obbligatoria e/o titolare di pensione</w:t>
       </w:r>
       <w:r w:rsidR="00FE2EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -3334,419 +4105,431 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In caso di variazione della propria posizione s’impegna a comunicarle al committente al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fine di provvedere alla corretta gestione </w:t>
       </w:r>
       <w:r w:rsidR="0040603F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contributiva nella misura del </w:t>
       </w:r>
-      <w:r w:rsidR="00FE2EE2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidR="00FE2EE2" w:rsidRPr="008B4BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">% </w:t>
+      <w:r w:rsidRPr="008B4BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(precedente ipotesi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>C)-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NB la sottoscrizione della presente ipotesi è alternativa alla lettera P</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="54BB842E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="38CABC84" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737" w:rsidP="005F0808">
-[...34 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="54AEEBB1" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5594DA0A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7D8B52" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D56B2E3" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agli effetti dell’applicazione del trattamento assicurativo INAIL, di cui al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 38/2000, il sottoscritto conferma quanto sopra esposto e dichiara:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="12199019" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B9DC8E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di autorizzare il committente ad operare la trattenuta di sua competenza in occasione dell’erogazione degli emolumenti in base al tasso di premio applicabile al rischio derivante dall’attività oggetto dell’incarico -ipotesi lettere c) - d) - e) del presente questionario- nella misura prevista dalla corrispondente voce della Tariffa approvata dal Ministero del Tesoro. Si impegna inoltre a corrispondere, dietro semplice richiesta, eventuali quote di premio assicurativo a suo carico, qualora il versamento avvenga successivamente alla conclusione del rapporto oggetto del contratto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="6A4F2CBE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A746A48" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5F1E569F" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EE0561" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>di essere/non essere (barrare l’ipotesi che non interessa) titolare di altro/i rapporto/i di collaborazione coordinata e continuativa con Strutture dell’Università degli Studi di Ferrara, diverse da quella in indirizzo______________________________</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>indicare l’eventuale altra Struttura presso la quale viene svolto un incarico di collaborazione coordinata e continuativa).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="2B511821" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6117852D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5E5CEB5C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBE045C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di non essere titolare di rapporti di collaborazione coordinata e continuativa con altri committenti, in contemporanea con quello concluso con l’Università degli Studi di Ferrara. Si impegna a comunicare tempestivamente il variare di tale situazione al fine di consentire l’esatta determinazione del premio INAIL di competenza di ogni singolo committente ed evitare all’Ateneo il versamento di importi in misura inferiore e/o superiore al dovuto.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ipotesi C-D-E)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="6DBA1263" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16605F6C" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="0A3964AA" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D78A99" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>di essere titolare di altro/i rapporto/i di collaborazione coordinata e continuativa presso________________________________via____________________________ città______________________________________</w:t>
       </w:r>
       <w:r w:rsidR="004A324C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3773,173 +4556,171 @@
         <w:t>al___________</w:t>
       </w:r>
       <w:r w:rsidR="004A324C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e con compenso complessivo pari a €_____________________. Si impegna a comunicare tempestivamente il variare di tale situazione al fine di consentire l’esatta determinazione del premio INAIL di competenza di ogni singolo committente ed evitare all’Ateneo il versamento di importi in misura inferiore e/o superiore al dovuto. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(ipotesi C-D-E)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="25ECFC4E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F980552" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...31 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5610CB1E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4D1DCE" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727D54DB" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2D3A69" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* * * * * </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="5B26BADD" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77DB9FA0" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il/La scrivente conferma che, ai fini fiscali, previdenziali ed assistenziali, la propria posizione si identifica nelle fattispecie sottoscritte dal medesimo/a e si impegna ad attenersi a </w:t>
       </w:r>
       <w:r w:rsidR="00516532">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>quanto per essa disposto, nonché</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a comunicare tempestivamente ogni eventuale variazione, esonerando l’Università degli Studi di Ferrara da qualsiasi responsabilità in merito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00B76673">
+    <w:p w14:paraId="3F87BA2E" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00B76673">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE0389">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ai sensi del GDPR Reg. UE 679/2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3954,464 +4735,473 @@
         </w:rPr>
         <w:t xml:space="preserve"> del D.lgs. 196 del 30/06/03</w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> il sottoscritto dà il consenso al trattamento dei propri dati per l’esecuzione delle operazioni connesse con l’espletamento della pratica </w:t>
       </w:r>
       <w:r w:rsidR="00C931B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>contrattuale in premessa, nonché</w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> per finalità statistiche.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...9 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="54FE56B1" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C50B84A" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Firma_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...19 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00B76673">
+    <w:p w14:paraId="7FBACF9D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBBA6FB" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0601C939" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00B76673">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE0389">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Luogo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>_________________,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00421737">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>lì___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
-[...19 lines deleted...]
-    <w:p w:rsidR="00421737" w:rsidRDefault="00421737">
+    <w:p w14:paraId="0D91419D" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188ED677" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC65013" w14:textId="77777777" w:rsidR="00421737" w:rsidRDefault="00421737">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Documenti allegati:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00421737">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007355F3" w:rsidRDefault="007355F3">
+    <w:p w14:paraId="0C60A943" w14:textId="77777777" w:rsidR="00CC2B4C" w:rsidRDefault="00CC2B4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007355F3" w:rsidRDefault="007355F3">
+    <w:p w14:paraId="00570462" w14:textId="77777777" w:rsidR="00CC2B4C" w:rsidRDefault="00CC2B4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Simplified Arabic Fixed">
     <w:altName w:val="Courier New"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C50BDE0" w14:textId="77777777" w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
+  <w:p w14:paraId="40913CFA" w14:textId="77777777" w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2156EB73" w14:textId="77777777" w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005F0808">
+    <w:r w:rsidR="001973F3">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
+  <w:p w14:paraId="1E9370DF" w14:textId="77777777" w:rsidR="00D51CA1" w:rsidRDefault="00D51CA1">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007355F3" w:rsidRDefault="007355F3">
+    <w:p w14:paraId="44720AA1" w14:textId="77777777" w:rsidR="00CC2B4C" w:rsidRDefault="00CC2B4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007355F3" w:rsidRDefault="007355F3">
+    <w:p w14:paraId="5A7329F8" w14:textId="77777777" w:rsidR="00CC2B4C" w:rsidRDefault="00CC2B4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="009F0242" w:rsidRDefault="009F0242" w:rsidP="00CA5EC7">
+    <w:p w14:paraId="037C488D" w14:textId="77777777" w:rsidR="009F0242" w:rsidRDefault="009F0242" w:rsidP="00CA5EC7">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I modelli in italiano, inglese e francese previsti dal provvedimento dell’Agenzia delle Entrate n. 84404 del 10 luglio 2013 sono disponibili sulla pagina istituzionale dell’Ufficio Trattamenti Economici dell’Ateneo. </w:t>
       </w:r>
       <w:r w:rsidR="00CA5EC7">
         <w:t>All</w:t>
       </w:r>
       <w:r w:rsidR="00716CB0">
         <w:t>a medesima pagina è disponibile</w:t>
       </w:r>
       <w:r w:rsidR="00CA5EC7">
         <w:t xml:space="preserve"> anche la circolare esplicativa interna n. 23019 del 7 ottobre 2013. </w:t>
       </w:r>
       <w:r>
         <w:t>Per i soli percettori residenti negli Stati Uniti d’America la modulistica in questione può essere sostituita dal “Form 6166”, riconosciuto ufficialmente in Italia dall’Agenzia delle Entrate</w:t>
       </w:r>
       <w:r w:rsidR="00CA5EC7">
         <w:t>, richiedibile dall’interessato alla propria amministrazione fiscale.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00C107A6" w:rsidRDefault="00C107A6" w:rsidP="00C107A6">
+    <w:p w14:paraId="51F8053D" w14:textId="77777777" w:rsidR="00C107A6" w:rsidRDefault="00C107A6" w:rsidP="00C107A6">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I modelli in italiano, inglese e francese previsti dal provvedimento dell’Agenzia delle Entrate n. 84404 del 10 luglio 2013 sono disponibili sulla pagina istituzionale dell’Ufficio Trattamenti Economici dell’Ateneo. Alla medesima pagina è disponibile anche la circolare esplicativa interna n. 23019 del 7 ottobre 2013. Per i soli percettori residenti negli Stati Uniti d’America la modulistica in questione può essere sostituita dal “Form 6166”, riconosciuto ufficialmente in Italia dall’Agenzia delle Entrate, richiedibile dall’interessato alla propria amministrazione fiscale.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="001C5A86" w:rsidRDefault="001C5A86">
+    <w:p w14:paraId="32EDE1F5" w14:textId="77777777" w:rsidR="001C5A86" w:rsidRDefault="001C5A86" w:rsidP="008B4BA4">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5A86">
-        <w:t xml:space="preserve">Per l’aliquota maggiorata si veda la circolare INPS n. 122/2017 o n. 18/2018: a decorrere dal 1 luglio 2017, per i collaboratori, gli assegnisti e i dottorandi di ricerca con borsa di studio, i titolari degli uffici di amministrazione, i sindaci e revisori, iscritti in via esclusiva alla Gestione Separata, non pensionati e privi di partita IVA, è dovuta un’aliquota contributiva aggiuntiva pari allo </w:t>
+        <w:t xml:space="preserve">Per l’aliquota maggiorata si veda la circolare INPS n. 122/2017 o n. 18/2018: a decorrere dal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C5A86">
+        <w:t>1 luglio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C5A86">
+        <w:t xml:space="preserve"> 2017, per i collaboratori, gli assegnisti e i dottorandi di ricerca con borsa di studio, i titolari degli uffici di amministrazione, i sindaci e revisori, iscritti in via esclusiva alla Gestione Separata, non pensionati e privi di partita IVA, è dovuta un’aliquota contributiva aggiuntiva pari allo </w:t>
       </w:r>
       <w:r w:rsidR="00D56317">
         <w:t>1,3</w:t>
       </w:r>
       <w:r w:rsidR="0077276E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001C5A86">
         <w:t>% (per finanziare la DIS-COLL).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01414CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="479A6F14"/>
     <w:lvl w:ilvl="0" w:tplc="01882DB6">
       <w:start w:val="8"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -5577,339 +6367,346 @@
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1659845176">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1466772180">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1367217429">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1657495960">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="750353238">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1175271009">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1500578415">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="206642789">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="*"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2059815759">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1226649850">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1715304109">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="556746230">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="126823288">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1681812742">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="267272623">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1235237186">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="516508362">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="662245506">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="45958783">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2052262202">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00102E3A"/>
     <w:rsid w:val="00044DF8"/>
     <w:rsid w:val="00044EDD"/>
     <w:rsid w:val="00083262"/>
     <w:rsid w:val="00087A88"/>
     <w:rsid w:val="000A0C9A"/>
     <w:rsid w:val="000C0E2B"/>
     <w:rsid w:val="000E04B7"/>
     <w:rsid w:val="00102E3A"/>
     <w:rsid w:val="001112E9"/>
     <w:rsid w:val="00120B98"/>
     <w:rsid w:val="001340D1"/>
     <w:rsid w:val="00177294"/>
     <w:rsid w:val="00182060"/>
+    <w:rsid w:val="001973F3"/>
     <w:rsid w:val="001C5A86"/>
     <w:rsid w:val="002023DB"/>
     <w:rsid w:val="00204412"/>
     <w:rsid w:val="00245D3E"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="002810B2"/>
     <w:rsid w:val="00296272"/>
     <w:rsid w:val="00297E53"/>
     <w:rsid w:val="002B4E68"/>
     <w:rsid w:val="002D6279"/>
     <w:rsid w:val="002E5884"/>
     <w:rsid w:val="002F3B39"/>
     <w:rsid w:val="00320A94"/>
     <w:rsid w:val="003E3432"/>
     <w:rsid w:val="003E4A2A"/>
     <w:rsid w:val="003E640A"/>
     <w:rsid w:val="003F6A3F"/>
     <w:rsid w:val="0040603F"/>
     <w:rsid w:val="00412367"/>
     <w:rsid w:val="00415145"/>
     <w:rsid w:val="00421737"/>
     <w:rsid w:val="00423255"/>
     <w:rsid w:val="00432696"/>
     <w:rsid w:val="004A324C"/>
     <w:rsid w:val="004E31B4"/>
     <w:rsid w:val="00504BE7"/>
     <w:rsid w:val="00515EB7"/>
     <w:rsid w:val="00516532"/>
+    <w:rsid w:val="00582596"/>
     <w:rsid w:val="0058419B"/>
     <w:rsid w:val="005A541A"/>
     <w:rsid w:val="005D5532"/>
-    <w:rsid w:val="005F0808"/>
     <w:rsid w:val="00607230"/>
     <w:rsid w:val="00620808"/>
     <w:rsid w:val="006318D6"/>
     <w:rsid w:val="00654869"/>
     <w:rsid w:val="00654B97"/>
     <w:rsid w:val="00665AD2"/>
     <w:rsid w:val="00673D3A"/>
     <w:rsid w:val="00684B31"/>
     <w:rsid w:val="00695612"/>
     <w:rsid w:val="006A026D"/>
+    <w:rsid w:val="00701DBD"/>
     <w:rsid w:val="00702938"/>
     <w:rsid w:val="00716CB0"/>
-    <w:rsid w:val="007355F3"/>
     <w:rsid w:val="0077276E"/>
+    <w:rsid w:val="00792A77"/>
     <w:rsid w:val="00793305"/>
     <w:rsid w:val="00836D64"/>
     <w:rsid w:val="00893624"/>
+    <w:rsid w:val="008B4BA4"/>
     <w:rsid w:val="008B625B"/>
     <w:rsid w:val="008D0613"/>
     <w:rsid w:val="008D660C"/>
     <w:rsid w:val="008F38FA"/>
     <w:rsid w:val="008F5771"/>
     <w:rsid w:val="00934A5A"/>
     <w:rsid w:val="0094137A"/>
     <w:rsid w:val="009C6365"/>
+    <w:rsid w:val="009E1993"/>
     <w:rsid w:val="009F0242"/>
     <w:rsid w:val="009F324E"/>
+    <w:rsid w:val="00A02F24"/>
     <w:rsid w:val="00A10433"/>
     <w:rsid w:val="00A252A5"/>
     <w:rsid w:val="00A6244A"/>
     <w:rsid w:val="00A624FB"/>
     <w:rsid w:val="00A64FC7"/>
     <w:rsid w:val="00AB0F2D"/>
     <w:rsid w:val="00AC45FF"/>
     <w:rsid w:val="00AD3D8F"/>
     <w:rsid w:val="00B02FC1"/>
     <w:rsid w:val="00B56E36"/>
     <w:rsid w:val="00B67C86"/>
-    <w:rsid w:val="00B72A75"/>
     <w:rsid w:val="00B76673"/>
     <w:rsid w:val="00BB13C9"/>
     <w:rsid w:val="00C107A6"/>
     <w:rsid w:val="00C47568"/>
     <w:rsid w:val="00C82057"/>
     <w:rsid w:val="00C90F02"/>
     <w:rsid w:val="00C931B8"/>
     <w:rsid w:val="00CA5EC7"/>
+    <w:rsid w:val="00CC2B4C"/>
     <w:rsid w:val="00D1796E"/>
     <w:rsid w:val="00D51CA1"/>
     <w:rsid w:val="00D56317"/>
     <w:rsid w:val="00D751C7"/>
     <w:rsid w:val="00D83052"/>
     <w:rsid w:val="00DB1EF7"/>
     <w:rsid w:val="00E73C67"/>
     <w:rsid w:val="00E91BE2"/>
     <w:rsid w:val="00EA0FF0"/>
     <w:rsid w:val="00EA2B5C"/>
     <w:rsid w:val="00ED5648"/>
     <w:rsid w:val="00EE011F"/>
     <w:rsid w:val="00EE0389"/>
     <w:rsid w:val="00F07D88"/>
     <w:rsid w:val="00F909B5"/>
     <w:rsid w:val="00F933C0"/>
     <w:rsid w:val="00F97AE7"/>
     <w:rsid w:val="00FA0F0D"/>
+    <w:rsid w:val="00FC7F1F"/>
     <w:rsid w:val="00FD065B"/>
     <w:rsid w:val="00FE2EE2"/>
     <w:rsid w:val="00FE643F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="491C3845"/>
+  <w14:docId w14:val="7DF58A0C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A4174D6F-5E14-45B4-8775-205390728B70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6140,50 +6937,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2835"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -6296,51 +7098,51 @@
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestonotaapidipaginaCarattere"/>
     <w:rsid w:val="009F0242"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
     <w:name w:val="Testo nota a piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testonotaapidipagina"/>
     <w:rsid w:val="009F0242"/>
   </w:style>
   <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="009F0242"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -6575,81 +7377,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B098DA64-4F25-421D-BC49-19C390C38DD3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1843F600-889D-4621-8801-EA3DA719D5E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11239</Characters>
+  <Pages>6</Pages>
+  <Words>1987</Words>
+  <Characters>11330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mod.D/A1 cococo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universita di Ferrara</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13184</CharactersWithSpaces>
+  <CharactersWithSpaces>13291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Mod.D/A1 cococo</dc:title>
   <dc:subject>inquadramento fiscale-previdenziale-assicurativo</dc:subject>
   <dc:creator>Zattoni</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>