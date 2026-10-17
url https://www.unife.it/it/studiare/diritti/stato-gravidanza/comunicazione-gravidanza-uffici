--- v2 (2026-04-27)
+++ v3 (2026-10-17)
@@ -51,99 +51,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34EF0DF3" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="009B538C" w:rsidP="00423AA9">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FINALITA’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F6E4EA" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+    <w:p w14:paraId="51F6E4EA" w14:textId="26F801D6" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La se</w:t>
       </w:r>
       <w:r w:rsidR="00322BF3" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>guente procedura è rivolta alle</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lavoratrici</w:t>
       </w:r>
       <w:r w:rsidR="00457176" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e alle studentesse</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, gestanti o puerpere, allo scopo di indicare le azioni da porre in essere al fine di godere delle tutele previste dalla normativa vigente.</w:t>
+        <w:t xml:space="preserve">, gestanti o puerpere, allo scopo di indicare le azioni da </w:t>
+      </w:r>
+      <w:r w:rsidR="00964CB8" w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attuare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al fine di </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66A72">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>usufruire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delle tutele previste dalla normativa vigente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44306BB1" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc213131013"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CAMPO DI APPLICAZIONE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="10A04A02" w14:textId="11053552" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
@@ -686,108 +718,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lgs. 81/2008 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FB6F73" w14:textId="25115D66" w:rsidR="00490E0F" w:rsidRPr="00D73577" w:rsidRDefault="00490E0F" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEF519D" w14:textId="10BE0430" w:rsidR="00002F24" w:rsidRPr="00D73577" w:rsidRDefault="002B0AA3" w:rsidP="00F84465">
+    <w:p w14:paraId="4FEF519D" w14:textId="7EE7CD75" w:rsidR="00002F24" w:rsidRPr="00353496" w:rsidRDefault="00AF1551" w:rsidP="00F84465">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00353496">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ripartizione Sicurezza, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D37D5E" w:rsidRPr="00D73577">
+        <w:t>Settore</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0AA3" w:rsidRPr="00353496">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Sicurezza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0AA3" w:rsidRPr="00353496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37D5E" w:rsidRPr="00353496">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ambiente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D73577">
-[...17 lines deleted...]
-      <w:r w:rsidR="00341CF3" w:rsidRPr="00D73577">
+      <w:r w:rsidR="002B0AA3" w:rsidRPr="00353496">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1ACEC6" w14:textId="02FFD308" w:rsidR="00F84465" w:rsidRPr="00FE509D" w:rsidRDefault="00BB0251" w:rsidP="00D37D5E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -914,98 +956,134 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7654A364" w14:textId="4236FB78" w:rsidR="00A55E29" w:rsidRPr="00D73577" w:rsidRDefault="00A55E29" w:rsidP="00A55E29">
+    <w:p w14:paraId="7654A364" w14:textId="1B8D9786" w:rsidR="00A55E29" w:rsidRPr="00D73577" w:rsidRDefault="00A55E29" w:rsidP="00A55E29">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1691" w:firstLine="433"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(per la presente procedura utilizzare l’indirizzo):</w:t>
+        <w:t xml:space="preserve">(per la presente procedura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>utilizzare</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7F47" w:rsidRPr="006B7861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sempre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’indirizzo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7B5A7F" w14:textId="0EECB1D6" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="002B0AA3" w:rsidP="00922017">
+    <w:p w14:paraId="3E7B5A7F" w14:textId="0EECB1D6" w:rsidR="00F84465" w:rsidRPr="006B7861" w:rsidRDefault="002B0AA3" w:rsidP="00922017">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="995" w:firstLine="696"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006B7861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">sorveglianzasanitaria@unife.it   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4B8870" w14:textId="77777777" w:rsidR="009B538C" w:rsidRPr="00D73577" w:rsidRDefault="009B538C" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75BE0368" w14:textId="77777777" w:rsidR="00006ACF" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
       <w:pPr>
@@ -1502,51 +1580,51 @@
       <w:r w:rsidR="00287B67" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="001C449A" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ricerca, </w:t>
       </w:r>
       <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dottorande, Borsiste, co.co.co affidati dai Dipartimenti)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B759DA" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="002208E0" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+    <w:p w14:paraId="61B759DA" w14:textId="17F3C779" w:rsidR="00CB65A9" w:rsidRPr="002208E0" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabile d’ufficio (per </w:t>
@@ -1577,57 +1655,81 @@
       </w:r>
       <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Amministrativ</w:t>
       </w:r>
       <w:r w:rsidR="00760C77" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="000C1BC0" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> della Sede</w:t>
       </w:r>
+      <w:r w:rsidR="009B538C" w:rsidRPr="000F391C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F391C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1551" w:rsidRPr="000F391C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orsiste e </w:t>
+      </w:r>
       <w:r w:rsidR="009B538C" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, co.co.co.</w:t>
+        <w:t>co.co.co.</w:t>
       </w:r>
       <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> affidati dalla Sede</w:t>
       </w:r>
       <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FEF53C" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="002208E0" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
@@ -2062,51 +2164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>docente@unife.it</w:t>
       </w:r>
       <w:r w:rsidR="0086775F" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDB0A3C" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="293A8757" w14:textId="505711E2" w:rsidR="00AF1551" w:rsidRPr="00AF1551" w:rsidRDefault="00047690" w:rsidP="00AF1551">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio del Personale Tecnico e A</w:t>
@@ -2183,50 +2285,105 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>ufficiopta@unife.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE0216" w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097852D9" w14:textId="52F0F0CA" w:rsidR="00AF1551" w:rsidRPr="0013253B" w:rsidRDefault="00AF1551" w:rsidP="00AF1551">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013253B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio Orientamento in uscita (per Borsiste della sede)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6970">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6970" w:rsidRPr="005C6970">
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>orientamento@unife.it</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6970">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772454B1" w14:textId="5ED2326B" w:rsidR="00386D1B" w:rsidRPr="002208E0" w:rsidRDefault="00047690" w:rsidP="00386D1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2709,131 +2866,202 @@
       <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>il proprio stato di gravidanza</w:t>
       </w:r>
       <w:r w:rsidR="00850D6D" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, scaricando, compilando ed inviando a chi di competenza l’apposito modulo allegato</w:t>
       </w:r>
       <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092DB499" w14:textId="7264977B" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="00423AA9">
+    <w:p w14:paraId="092DB499" w14:textId="52C1A513" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Ufficio </w:t>
       </w:r>
       <w:r w:rsidR="00EA4EB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supporto</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> RSPP</w:t>
       </w:r>
       <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conferma alla gestante di aver preso in carico l</w:t>
       </w:r>
       <w:r w:rsidR="00F1624B" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a sua pratica</w:t>
+        <w:t>a pratica</w:t>
       </w:r>
       <w:r w:rsidR="00F84465" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e valuta i rischi delle attività </w:t>
       </w:r>
       <w:r w:rsidR="00734609" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in essere e quelle </w:t>
       </w:r>
       <w:r w:rsidR="00F84465" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">proposte dal responsabile della gestante in relazione allo stato di gravidanza e al post partum. </w:t>
+        <w:t>proposte dal responsabile della gestante in relazione allo stato di gravidanz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84465" w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a e </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5074" w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5074" w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5033" w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>settimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5033">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5074" w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mese di vita del figlio\a</w:t>
+      </w:r>
+      <w:r w:rsidR="003C63A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5074" w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C63A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00734609" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il Responsabile del Servizio Prevenzione e Protezione e il Medico Competente redigono un verbale in cui indicano le attività lavorative permesse in gravidanza e puerperio. </w:t>
+        <w:t xml:space="preserve">l Responsabile del Servizio Prevenzione e Protezione e il Medico Competente redigono un verbale in cui indicano le attività lavorative permesse in gravidanza e puerperio. </w:t>
       </w:r>
       <w:r w:rsidR="001973F8" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gli Uffici interessati procederanno</w:t>
       </w:r>
       <w:r w:rsidR="008D4A8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con </w:t>
       </w:r>
       <w:r w:rsidR="008E147C" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l’applicazione delle tutele previste.</w:t>
       </w:r>
@@ -2912,338 +3140,354 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le comunicazioni da parte della lavoratrice saranno da effettuarsi a mezzo e-mail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AE440B" w14:textId="77777777" w:rsidR="00AE086C" w:rsidRPr="00D73577" w:rsidRDefault="00AE086C" w:rsidP="00611B7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="744DB6EB" w14:textId="77777777" w:rsidR="00064170" w:rsidRDefault="00064170" w:rsidP="00423AA9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9864" w:type="dxa"/>
+        <w:tblW w:w="9581" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="1380"/>
-        <w:gridCol w:w="2440"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1222"/>
+        <w:gridCol w:w="2156"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1223"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F55C1A2" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="2AD0E75C" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="492"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73755493" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00AF5E6B" w:rsidP="00CC4A41">
+          <w:p w14:paraId="58D13DCA" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="773A91E5" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00AF5E6B" w:rsidP="00CC4A41">
+          <w:p w14:paraId="6E3C48F8" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFC0032" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
+          <w:p w14:paraId="19C84317" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>CHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA03757" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
+          <w:p w14:paraId="32C27989" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>COSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F77A86C" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
+          <w:p w14:paraId="69BD4EBD" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>A CHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C850A54" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
+          <w:p w14:paraId="1E829DED" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>QUANDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46EA2337" w14:textId="77777777" w:rsidR="00AF5E6B" w:rsidRPr="00D73577" w:rsidRDefault="00274966" w:rsidP="00CC4A41">
+          <w:p w14:paraId="13F14AD7" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>COME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="0CACE5D8" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="52CBB452" w14:textId="77777777" w:rsidTr="00136F15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F236B9" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
+          <w:p w14:paraId="2B487250" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:pStyle w:val="Tito1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="622A2D00" w14:textId="3E7A8B70" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
+          <w:p w14:paraId="15564241" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00232746" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">avoratrice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65419FD6" w14:textId="510ACB15" w:rsidR="00F7169C" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00F7169C">
+          <w:p w14:paraId="29386D43" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Comunica</w:t>
@@ -3254,6520 +3498,5990 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> il proprio  stato di </w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>gravidanza</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070D3205" w14:textId="588779E6" w:rsidR="00837131" w:rsidRPr="00F7169C" w:rsidRDefault="00837131" w:rsidP="00F7169C">
+          <w:p w14:paraId="74C47F46" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00F7169C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20449534" w14:textId="2E65752B" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00837131">
+          <w:p w14:paraId="31539BC3" w14:textId="55EC182D" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
+              <w:t>Responsabile delle attività (come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">come definito </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nel paragrafo soggetti coinvolti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68BAF0B1" w14:textId="70A1A4CE" w:rsidR="00DF0ECA" w:rsidRPr="00BA65DF" w:rsidRDefault="00EA4EB9" w:rsidP="00BA65DF">
+          <w:p w14:paraId="6F8B6114" w14:textId="7C6FC6ED" w:rsidR="00683C9B" w:rsidRPr="00BA65DF" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ufficio s</w:t>
             </w:r>
-            <w:r w:rsidR="00F96A6B" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>upporto RSPP</w:t>
             </w:r>
-            <w:r w:rsidR="00BA65DF">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5F7BD50A" w14:textId="4FB87B5D" w:rsidR="00F7169C" w:rsidRPr="00BA65DF" w:rsidRDefault="00F7169C" w:rsidP="00BA65DF">
+          <w:p w14:paraId="511822EB" w14:textId="38F8669C" w:rsidR="00683C9B" w:rsidRPr="00BA65DF" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza sanitaria </w:t>
-[...7 lines deleted...]
-              <w:t>(sorveglianzasanitaria@unife.it)</w:t>
+              <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2014BF92" w14:textId="1DC115FD" w:rsidR="00837131" w:rsidRPr="00054D84" w:rsidRDefault="002A1E2B" w:rsidP="00054D84">
+          <w:p w14:paraId="26006584" w14:textId="6042FF19" w:rsidR="00683C9B" w:rsidRPr="00054D84" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="008C5F7A" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ffici interessati (come definito al paragrafo soggetti coinvolti)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A203E" w:rsidRPr="00D73577">
+              <w:t>ffici interessati (come definito</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sulla base di uno o più ruoli ricoperti dalla gestante</w:t>
+              <w:t xml:space="preserve"> nel paragrafo soggetti coinvolti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>) sulla base di uno o più ruoli ricoperti dalla gestante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5706102B" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="0038479A">
+          <w:p w14:paraId="7843521D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Appena noto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> lo stato di gravidanza.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA72115" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
+          <w:p w14:paraId="49B22895" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Modulo per e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="2D8BEC79" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="25A271BE" w14:textId="77777777" w:rsidTr="00136F15">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFA4052" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
+          <w:p w14:paraId="6BD17F9C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:pStyle w:val="Tito1"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E82741D" w14:textId="4A558E4A" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
+          <w:p w14:paraId="5F196AFF" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00232746" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">avoratrice </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> con il SSN </w:t>
+              <w:t xml:space="preserve">avoratrice convenzionata con il SSN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAD4CB6" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
+          <w:p w14:paraId="6D2AA50E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C64A33B" w14:textId="54219776" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="00646EE5" w:rsidP="00CC4A41">
+          <w:p w14:paraId="180B03EC" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="193"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="187" w:hanging="187"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(anche)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002A1E2B">
+              <w:t>(anche) E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E</w:t>
-[...51 lines deleted...]
-              <w:t>i link delle rispettive aziende sanitarie)</w:t>
+              <w:t>nte sanitario (AUSL/AOU) in base alla procedura in essere (disponibile ai link delle rispettive aziende sanitarie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD6E25A" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="0038479A">
+          <w:p w14:paraId="79A235B2" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB68152" w14:textId="77777777" w:rsidR="008C5F7A" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00CC4A41">
+          <w:p w14:paraId="5EF2DA02" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA65DF" w:rsidRPr="00D73577" w14:paraId="2DBF8C9B" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="0A3A7D70" w14:textId="77777777" w:rsidTr="00136F15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F258E4" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Tito1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63491EFC" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>supporto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RSPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07368291" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513BA00F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="193"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferma la ricezione del modulo allegato </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77783FCE" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="193"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiede conferma al responsabile delle attività svolte dalla lavoratrice gestante </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B34B24D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="193"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Raccomanda alla gestante, fino a nuova comunicazione, di svolgere solo attività ammministrativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA9268B" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="193"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avoratrice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67384B8E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="193"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Responsabile delle attività</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B7751A" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="193"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uffici interessati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A146394" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Immediatamente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3CE56E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="1CA58DEF" w14:textId="77777777" w:rsidTr="00136F15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EAE850" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDF087F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>supporto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RSPP  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D55DC42" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="182" w:hanging="153"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sulla base del Documento di </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Valutazione dei Rischi, integrato con il software SOSIA, costantemente aggiornato,  verifica che le mansioni lavorative non comportino lavori pericolosi, faticosi e insalubri (per le gestanti convenzionate con il SSN solamente per quel che riguarda l’attività svolta per l’Università di Ferrara).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41EFB967" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="182" w:hanging="153"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n caso di lavori pericolosi, faticosi e insalubri, richiede al responsabile dell’attività  un programma di lavoro alternativo (per le gestanti convenzionate con il SSN solamente per quel che riguarda l’attività svolta per l’Università di Ferrara)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A86DB3" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="318" w:hanging="286"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>esponsabile dell’attività</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C85383A" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="318" w:hanging="286"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avoratrice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCAFEDB" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA00613" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Il prima possibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39160409" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="236F9742" w14:textId="77777777" w:rsidTr="00136F15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1642DA4D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBD7299" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>esponsabile dell’attività</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E21B05" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="182" w:hanging="149"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ropone l’eventuale programma di lavoro alternativo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08335494" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="182" w:hanging="149"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>omunica l’impossibilità di procedere ad un cambio di mansioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3440695D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avoratrice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2616E616" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="313" w:hanging="276"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>supporto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RSPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5785908A" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Medici Competenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A06E0F7" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Il prima possibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F12D9C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="4D08E749" w14:textId="77777777" w:rsidTr="00136F15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0A93CD" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD4C444" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>supporto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RSPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107A1F4D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in collaborazione con i M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edici </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ompetenti </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="380F8219" w14:textId="3B63B47C" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valutano i rischi delle attività proposte dal/la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00974386">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsabile della gestante </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773ED0">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in relazione allo stato di gravidanza e al 7° mese </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1551" w:rsidRPr="00773ED0">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>di vita del</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773ED0">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> figlio\a e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">redigono il relativo  verbale </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FECA9B" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ffici interessati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAF67C3" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>La lavoratrice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162C7A4F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>esponsabile dell’attività</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="435CF3B4" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Direttore di dipartimento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e il segretario di dipartimento</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313B86E0" w14:textId="5844E12D" w:rsidR="00683C9B" w:rsidRPr="0039514D" w:rsidRDefault="00683C9B" w:rsidP="0039514D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ficio amministrativo sic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urezza e sorveglianza sanitaria </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B21026" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A valutazione avvenuta e il prima possibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7122544C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Titulus/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="0101C5A8" w14:textId="77777777" w:rsidTr="00136F15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699DC923" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="653A39F3" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:ind w:left="26"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avoratrice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CE113F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Invia il ceritificato del medico ginecologo con la data presunta del parto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D785BED" w14:textId="2D38B7F2" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="0039514D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="331" w:hanging="299"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ufficio amministrativo sic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urezza e sorveglianza sanitaria </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6B7C39" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00CB079F" w:rsidRDefault="00683C9B" w:rsidP="0039514D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="331" w:hanging="299"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00027B78">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uffici interessati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F896A7A" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Il prima possibile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C6A702" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="18E0F392" w14:textId="77777777" w:rsidTr="00136F15">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C086DE9" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6D601C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ffici interessati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="410CD6A8" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Procedono con quanto di loro competenza in merito all’applicazione delle tutele previste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2493C59F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avoratrice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54112F64" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00C9121F" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esponsabile dell’attività </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3253E5DF" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A66DFB" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="341" w:hanging="290"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ufficio </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>supporto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RSPP  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D62B73" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>A discrezione degli uffici interessati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014D9886" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A discrezione degli uffici interessati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="5C347AC7" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C7E109" w14:textId="77777777" w:rsidR="00BA65DF" w:rsidRDefault="00BA65DF" w:rsidP="0084646F">
+          <w:p w14:paraId="08ECE5EF" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A10E17F" w14:textId="3D80AA88" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="0084646F">
+          <w:p w14:paraId="033DC227" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="Collegamentoipertestuale"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Collegamentoipertestuale"/>
-[...5 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00BA65DF" w:rsidRPr="00D73577">
-[...7 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187D4C1F" w14:textId="350999C8" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00BA65DF" w:rsidP="0084646F">
+          <w:p w14:paraId="734E1676" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Invia il ceritificato del medico ginecologo con la data presunta del parto</w:t>
-            </w:r>
+              <w:t>Può</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> richiedere</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>eventuale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>posticipo del periodo di astensione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dal lavoro (secondo normativa vigente).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C0AF96" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ATTENZIONE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1CBFEC" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>La maternità obbligatoria parte due mesi prima dalla data presunta del parto (2+3 mesi di astensione obbligatoria).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FB7D94" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>I posticipi possono essere</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C0D5D1F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>opzione 1+4 mesi di astensione obbligatoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BA5D9B" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- opzione 0+5 mesi di astensione obbligatoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A5DA27" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A7AD10" w14:textId="67C9B0D4" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00BA65DF" w:rsidP="00BA65DF">
+          <w:p w14:paraId="49ADB215" w14:textId="5CFFC29F" w:rsidR="00683C9B" w:rsidRPr="0039514D" w:rsidRDefault="00683C9B" w:rsidP="0039514D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...13 lines deleted...]
-              <w:t>urezza e sorveglianza sanitaria (sorveglianzasanitaria@unife.it)</w:t>
+            <w:r w:rsidRPr="00C850A8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FA7162E" w14:textId="4D8ADFB4" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="00BA65DF">
+          <w:p w14:paraId="2795B53C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="0039514D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="214" w:hanging="214"/>
+              <w:ind w:left="219" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>utti gli uffici interessati</w:t>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37C0BF3A" w14:textId="2B4AB7A6" w:rsidR="00BA65DF" w:rsidRPr="00D73577" w:rsidRDefault="00BA65DF" w:rsidP="00BA65DF">
+          <w:p w14:paraId="35567DF6" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Il prima possibile</w:t>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Entro i primi 15 giorni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7°</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mese </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>di gestazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580AB49B" w14:textId="4F8DA86C" w:rsidR="00BA65DF" w:rsidRPr="009F7348" w:rsidRDefault="00BA65DF" w:rsidP="0084646F">
+          <w:p w14:paraId="522B24ED" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>E-mail</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="39D91B47" w14:textId="77777777" w:rsidTr="002B6A77">
-[...2407 lines deleted...]
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="1F79BF5D" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="2138EB81" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A00F28" w14:textId="1B5F20B4" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
+          <w:p w14:paraId="64570699" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1572411C" w14:textId="72A83976" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
+          <w:p w14:paraId="79A50168" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00232746" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B02375F" w14:textId="4862D32A" w:rsidR="00FD3B36" w:rsidRPr="00D73577" w:rsidRDefault="00C23991" w:rsidP="00C364EA">
+          <w:p w14:paraId="4A33ED37" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="007A0396">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Può</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002719E0">
+              <w:t>Richiede allo special</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> richiedere</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C364EA" w:rsidRPr="00D73577">
+              <w:t>ista ginecologo, del SSN o convenzionato con esso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un </w:t>
-[...232 lines deleted...]
-            </w:pPr>
+              <w:t>, un certificato attestante che il posticipo richiesto non arrechi pregiudizio alla sua salute e a quella del nascituro, con l'indicazione se l'attività lavorativa può proseguire fino al mese antecedente al parto o fino alla data del parto.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9CBB45" w14:textId="5ABA412D" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00C364EA">
+          <w:p w14:paraId="45202954" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="007A0396">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="327" w:hanging="283"/>
+              <w:ind w:left="65"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...32 lines deleted...]
-              <w:t>Uffici interessati</w:t>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specialista ginecologo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>del SSN o convenzionato con esso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1643CEB5" w14:textId="008CFC63" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="008C5F7A" w:rsidP="00834D94">
+          <w:p w14:paraId="7DDE46E4" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="002719E0" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="002719E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Entro i primi 15 giorni</w:t>
-[...48 lines deleted...]
-              <w:t>di gestazione</w:t>
+              <w:t>Entro data appuntamento con i medici competenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425DB1C6" w14:textId="691FA472" w:rsidR="00AF673C" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00DF27CC">
+          <w:p w14:paraId="53528EB1" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C364EA" w:rsidRPr="00D73577" w14:paraId="0ADCC32A" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="0E15E084" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="034D7BE5" w14:textId="6B0D0A22" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
+          <w:p w14:paraId="1FAF671E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...17 lines deleted...]
-              <w:t>bis</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E96C31A" w14:textId="3F2319C8" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00232746">
+          <w:p w14:paraId="2713A6AB" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
-[...10 lines deleted...]
-              <w:t>avoratrice</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sanitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in collaborazione con i Medici Competenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C79E28" w14:textId="75A23662" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00C23991">
+          <w:p w14:paraId="37EDAD83" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Richiede allo special</w:t>
-[...38 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Redige e protocolla il certificato di astensione dal lavoro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0B299D" w14:textId="4624C0CB" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00C364EA">
+          <w:p w14:paraId="342647B1" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...24 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lavoratrice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B99279E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ufficio supporto RSPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D91BBD3" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uffici interessati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADF8F47" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60485801" w14:textId="5A02BB55" w:rsidR="00C364EA" w:rsidRPr="002719E0" w:rsidRDefault="00C364EA" w:rsidP="00C364EA">
+          <w:p w14:paraId="4D8879EC" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002719E0">
-[...17 lines deleted...]
-              <w:t>puntamento con i medici competenti</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A visita effettuata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="526514D3" w14:textId="77777777" w:rsidR="00C364EA" w:rsidRPr="00D73577" w:rsidRDefault="00C364EA" w:rsidP="00DF27CC">
+          <w:p w14:paraId="07BA387E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Titulus/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B6759" w:rsidRPr="00D73577" w14:paraId="0A7A3B9D" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="54CBEBF7" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED5E2AC" w14:textId="35205476" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
+          <w:p w14:paraId="7852D7E7" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9F99A6" w14:textId="1545842A" w:rsidR="003228BC" w:rsidRPr="00D73577" w:rsidRDefault="003228BC" w:rsidP="003228BC">
+          <w:p w14:paraId="1D31C2B7" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avoratrice</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43054D4E" w14:textId="0FC09845" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="00110724" w:rsidP="00FA5FCC">
+          <w:p w14:paraId="19079B75" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Redige</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007605FB">
+              <w:t>Comunica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E39B17" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="343"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e protocolla il</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007605FB">
+              <w:t xml:space="preserve">data esatta del parto </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC1950D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="343"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>certificato di astensione dal lavoro</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dati anagrafici/codice fiscale del/la bambino/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18BA4050" w14:textId="1317B9FB" w:rsidR="003B6759" w:rsidRDefault="00110724" w:rsidP="00FA753A">
-[...77 lines deleted...]
-          <w:p w14:paraId="3D738C18" w14:textId="5FB39112" w:rsidR="00110724" w:rsidRPr="00D73577" w:rsidRDefault="00110724" w:rsidP="00110724">
+          <w:p w14:paraId="667FE970" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="327"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="542B6619" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="007A0396">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="79"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Uffici interessati</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D237A2" w14:textId="3F80C210" w:rsidR="003B6759" w:rsidRPr="00D73577" w:rsidRDefault="00110724" w:rsidP="00834D94">
+          <w:p w14:paraId="1FF8A2F4" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>A visita effettuata</w:t>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FACFD31" w14:textId="0CAA370C" w:rsidR="003B6759" w:rsidRDefault="003E5EE3" w:rsidP="00DF27CC">
+          <w:p w14:paraId="20902443" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="53B92D10" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="6A46A0DC" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31735824" w14:textId="65A7A2F1" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="002D329F">
+          <w:p w14:paraId="2E284377" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31091E7E" w14:textId="2B14454F" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="000B2CD0">
+          <w:p w14:paraId="59B0F2D0" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25DEA005" w14:textId="77777777" w:rsidR="00320706" w:rsidRPr="00D73577" w:rsidRDefault="001975D2" w:rsidP="00FA5FCC">
+          <w:p w14:paraId="745FF372" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Comunica</w:t>
-[...82 lines deleted...]
-              <w:t>dati anagrafici/codice fiscale del/la bambino/a</w:t>
+              <w:t>Richiede eventuale congedo parentale facoltativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516CBAEF" w14:textId="77777777" w:rsidR="00FA753A" w:rsidRPr="00D73577" w:rsidRDefault="00FA753A" w:rsidP="00FA753A">
+          <w:p w14:paraId="200B4D1C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="007A0396">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="327" w:hanging="283"/>
-[...26 lines deleted...]
-              <w:ind w:left="327" w:hanging="283"/>
+              <w:ind w:left="79"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C5C417" w14:textId="5F5913AD" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="00320706" w:rsidP="00834D94">
+          <w:p w14:paraId="6C99E5D7" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Il prima possibile</w:t>
+              <w:t>Al momento opportuno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48006F43" w14:textId="2A504FC9" w:rsidR="001975D2" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00DF27CC">
+          <w:p w14:paraId="67134B8F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00320706" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="4E75A136" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="31009EF8" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADCB8E2" w14:textId="315EA997" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="0027488C" w:rsidP="00836817">
+          <w:p w14:paraId="3296180D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>11</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40AD9CAE" w14:textId="29440635" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00836817">
+          <w:p w14:paraId="4325756D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>avoratrice</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lavoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F608C3C" w14:textId="2EC8D178" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="0F16B41D" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Richiede eventuale congedo parentale facoltativo</w:t>
-            </w:r>
+              <w:t>Comunica la data di rientro in servizio (se del caso alla fine del congedo parentale facoltativo)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75086405" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="343"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15F0CF83" w14:textId="3953D434" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="5DF20974" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:hanging="283"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Responsabile delle attività  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296187E0" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="274"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ufficio supporto RSPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA662F6" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Medico Autorizzato (se lavoratrice radio-esposta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132F2EE4" w14:textId="73F578C2" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="007A0396">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza sanitaria </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1426AB29" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="327" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525595C7" w14:textId="33DE7E4A" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="2A80FE91" w14:textId="0EDF8359" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00F86832" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...6 lines deleted...]
-              <w:t>Al momento opportuno</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Al rientro al lavoro e comunque dopo il </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7°</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mese di vita del figlio/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="385FCE2F" w14:textId="4AF01727" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00836817">
+          <w:p w14:paraId="31B2BCC5" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>-mail</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="32B4B35D" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="69ADFB30" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B330EA1" w14:textId="4BBE633F" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="0027488C">
+          <w:p w14:paraId="7FDF5BEB" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...15 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C528AE" w14:textId="2A91D9D9" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00836817">
+          <w:p w14:paraId="36D63FAE" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>avoratrice</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lavoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B289A9" w14:textId="5AF34201" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="5455D30C" w14:textId="05B84C86" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Comunica:</w:t>
-[...11 lines deleted...]
-              <w:ind w:left="343"/>
+              <w:t xml:space="preserve">Comunica l’eventuale necessità di proseguimento dell’allattamento obbligatorio al seno oltre il 7° mese </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1551" w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+              <w:t>di vita del figlio/a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>la data di rientro in servizio (se del caso alla fine del congedo parentale facoltativo)</w:t>
-[...34 lines deleted...]
-              <w:t>l’eventuale proseguimento dell’allattamento al seno oltre il 7° mese dopo il parto</w:t>
+              <w:t>, corredato da certificato del pediatra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C2F456" w14:textId="4F0A149C" w:rsidR="00C9121F" w:rsidRDefault="00C9121F" w:rsidP="00C9121F">
+          <w:p w14:paraId="7B8E4F38" w14:textId="5EE85718" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="007A0396">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
+              <w:ind w:left="65"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza sanitaria </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D820BB6" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...175 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E5FF23" w14:textId="023E6248" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="2107FC0B" w14:textId="756E77CF" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...6 lines deleted...]
-              <w:t>Al rientro al lavoro e comunque dopo il 7° mese dopo il parto</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al rientro al lavoro e comunque dopo il </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7°</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mese </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1551" w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>di vita del figlio/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5979DA33" w14:textId="75CCADE6" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00836817">
+          <w:p w14:paraId="4A5CEAF1" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>-mail</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="683FDDCE" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="702FD248" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3468E3D0" w14:textId="2B03F0FF" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="0027488C">
+          <w:p w14:paraId="528A3FE5" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...15 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F85FEE" w14:textId="7D3E578E" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00695F37" w:rsidP="000B2CD0">
+          <w:p w14:paraId="1CC21DC5" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="44"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+          </w:p>
+          <w:p w14:paraId="5DFCBF6B" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="44"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ufficio </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EA4EB9">
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ufficio amministrativo sicurezza e sorveglianza sanitaria in collaborazione con i Medici Competenti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>supporto</w:t>
-[...92 lines deleted...]
-            </w:r>
+              <w:t>ed il Medico Autorizzato</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44485632" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="261F8C57" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="44"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7184FE3B" w14:textId="124228B5" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="2357A6B8" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Comunicano eventuali limitazione delle attività lavorative fino alla fine dell’allattamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0368FBFE" w14:textId="7045BD4A" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="00836817">
+          <w:p w14:paraId="74A3B4C3" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>avoratrice</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lavoratrice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49C860F4" w14:textId="613295C0" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="002A1E2B" w:rsidP="00836817">
+          <w:p w14:paraId="475A8776" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">esponsabile dell’attività </w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabile dell’attività </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="161A164C" w14:textId="55C9CC95" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="770BA5FC" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="313" w:hanging="276"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ufficio supporto RSPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14EBB8E0" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="318" w:right="-246" w:hanging="284"/>
+              <w:ind w:left="314" w:right="-246" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D614A4" w14:textId="7F2C38CC" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="32201476" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il prima possibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE27F72" w14:textId="4C48B0EE" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00BD20F5" w:rsidP="00836817">
+          <w:p w14:paraId="13BDB75B" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00B4390C" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Titulus/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00B4390C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pec</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> e per e-mail</w:t>
+            <w:r w:rsidRPr="00B4390C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2FD5" w:rsidRPr="00D73577" w14:paraId="28AB2A0A" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="6F942DC1" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D063E0" w14:textId="181246E9" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="0027488C">
+          <w:p w14:paraId="75A30525" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0027488C">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43946A0B" w14:textId="4B46D713" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00A956A9" w:rsidP="00836817">
+          <w:p w14:paraId="0A09595A" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avoratrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB50C1A" w14:textId="0C165799" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="23B57D61" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Comunica la fine dell’allattamento al seno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE52565" w14:textId="4EB5BC9A" w:rsidR="001E2131" w:rsidRPr="00D73577" w:rsidRDefault="001E2131" w:rsidP="001E2131">
+          <w:p w14:paraId="0497C81C" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
+              <w:t xml:space="preserve">Responsabile delle attività  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29B1F229" w14:textId="30C0DA9E" w:rsidR="00836817" w:rsidRPr="001E2131" w:rsidRDefault="00695F37" w:rsidP="001E2131">
+          <w:p w14:paraId="4DE493CB" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="001E2131" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ufficio </w:t>
             </w:r>
-            <w:r w:rsidR="00EA4EB9">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>supporto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> RSPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="240F18BF" w14:textId="77777777" w:rsidR="00836817" w:rsidRDefault="00695F37" w:rsidP="001E2131">
+          <w:p w14:paraId="5506A05F" w14:textId="1370C06A" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4F9E0EB2" w14:textId="097EF89B" w:rsidR="003A23EE" w:rsidRPr="001E2131" w:rsidRDefault="003A23EE" w:rsidP="001E2131">
+          <w:p w14:paraId="7A433D3E" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="001E2131" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA6A6EA" w14:textId="54DB8894" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+          <w:p w14:paraId="00916079" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Al momento opportuno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5E608E" w14:textId="31A7896F" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00F7169C" w:rsidP="00836817">
+          <w:p w14:paraId="642EB9A0" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="00836817" w:rsidRPr="00D73577">
+            <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044517B" w:rsidRPr="00D73577" w14:paraId="0EE0A63F" w14:textId="77777777" w:rsidTr="002B6A77">
+      <w:tr w:rsidR="00683C9B" w:rsidRPr="00D73577" w14:paraId="41BBD67C" w14:textId="77777777" w:rsidTr="00136F15">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="9581" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586DFF1B" w14:textId="05983E4D" w:rsidR="0044517B" w:rsidRDefault="0044517B" w:rsidP="0027488C">
+          <w:p w14:paraId="22AC295F" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRDefault="00683C9B" w:rsidP="00136F15">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00053ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">In caso di interruzione della gravidanza, la lavoratrice </w:t>
-[...53 lines deleted...]
-              <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
+              <w:t>In caso di interruzione della gravidanza, la lavoratrice informa via mail gli Uffici interessati, l’Ufficio supporto RSPP e l’Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CAF22BC" w14:textId="77777777" w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidRDefault="00064170" w:rsidP="00423AA9">
+    <w:p w14:paraId="1CAF22BC" w14:textId="77777777" w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidRDefault="00683C9B" w:rsidP="00423AA9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidSect="006F6BC1">
+        <w:sectPr w:rsidR="00683C9B" w:rsidRPr="00D73577" w:rsidSect="006F6BC1">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="737" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D458DF" w14:textId="77777777" w:rsidR="00C97953" w:rsidRPr="00D73577" w:rsidRDefault="00C97953" w:rsidP="00001703">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc213131018"/>
     </w:p>
     <w:p w14:paraId="3E621CEF" w14:textId="7744580B" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00001703">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -9927,82 +9641,74 @@
       <w:r w:rsidR="0017628F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E00DE6" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lla </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabile dell’attività______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E495087" w14:textId="3BAF5449" w:rsidR="0017628F" w:rsidRPr="00D73577" w:rsidRDefault="00551826" w:rsidP="00423AA9">
+    <w:p w14:paraId="2A2E46E2" w14:textId="77777777" w:rsidR="00FF0791" w:rsidRPr="00D73577" w:rsidRDefault="00FF0791" w:rsidP="00FF0791">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Alla Ripartizione Sicurezza, Ambiente</w:t>
-[...15 lines deleted...]
-        <w:t>e Manutenzione</w:t>
+        <w:t xml:space="preserve">Al settore Sicurezza e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA32256" w14:textId="77777777" w:rsidR="00AA251A" w:rsidRPr="00D73577" w:rsidRDefault="00AA251A" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All’ufficio interessato (specificare)_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1669082C" w14:textId="77777777" w:rsidR="0017628F" w:rsidRPr="00D73577" w:rsidRDefault="0017628F" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10510,51 +10216,69 @@
     <w:p w14:paraId="5953363B" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6854623A" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>consapevole che chiunque rilasci dichiarazioni mendaci è punito ai sensi del Codice Penale e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
+        <w:t xml:space="preserve">consapevole che chiunque rilasci dichiarazioni mendaci è punito ai sensi del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Codice Penale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08494163" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D5E1F2B" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
@@ -10592,115 +10316,99 @@
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>di trovarsi in stato di gravidanza</w:t>
       </w:r>
       <w:r w:rsidR="00AC0B8E" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1247C003" w14:textId="542C7408" w:rsidR="00AC0B8E" w:rsidRPr="00D73577" w:rsidRDefault="00AC0B8E" w:rsidP="00AC0B8E">
+    <w:p w14:paraId="1247C003" w14:textId="473F7084" w:rsidR="00AC0B8E" w:rsidRPr="00D73577" w:rsidRDefault="00AC0B8E" w:rsidP="00AC0B8E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F623A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si impegna inoltre ad inviare all’ufficio interessato</w:t>
       </w:r>
       <w:r w:rsidR="00F7169C" w:rsidRPr="006F623A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e all’Ufficio </w:t>
       </w:r>
       <w:r w:rsidR="006852D6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>amministrativo sicurezza e sorveglianza sanitaria</w:t>
       </w:r>
-      <w:r w:rsidR="003A23EE">
-[...21 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="008E01F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F623A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> idonea certificazione del medico ginecologo riportante la data presunta del parto al fine di poter godere delle tutele previste dal D. Lgs. 151/2001 “Testo</w:t>
+        <w:t>idonea certificazione del medico ginecologo riportante la data presunta del parto al fine di poter godere delle tutele previste dal D. Lgs. 151/2001 “Testo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> unico sulle disposizioni legislative in materia di tutela e sostegno della maternità e paternità, a norma dell’articolo 15 della legge 8 marzo 2000 n. 53”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659DF70C" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="781B7DE5" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -11056,66 +10764,74 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E7E74" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>trice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> del corso di studi_____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D18D877" w14:textId="4456FFB5" w:rsidR="00294C7D" w:rsidRPr="00D73577" w:rsidRDefault="00551826" w:rsidP="00294C7D">
+    <w:p w14:paraId="51D3898B" w14:textId="77777777" w:rsidR="00FF0791" w:rsidRPr="00D73577" w:rsidRDefault="00FF0791" w:rsidP="00FF0791">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Alla Ripartizione Sicurezza, Ambiente e Manutenzione</w:t>
+        <w:t xml:space="preserve">Al settore Sicurezza e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD450B2" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75287276" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BBC02BE" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -11288,51 +11004,69 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F03EF5" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>consapevole che chiunque rilasci dichiarazioni mendaci è punito ai sensi del Codice Penale e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
+        <w:t xml:space="preserve">consapevole che chiunque rilasci dichiarazioni mendaci è punito ai sensi del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Codice Penale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ABE5E9" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A02297" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
@@ -11920,51 +11654,69 @@
     <w:p w14:paraId="6B8987BD" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16294045" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>consapevole che chiunque rilascia dichiarazioni mendaci è punito ai sensi del Codice Penale e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
+        <w:t xml:space="preserve">consapevole che chiunque rilascia dichiarazioni mendaci è punito ai sensi del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Codice Penale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47934C0A" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D90594" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
@@ -12206,121 +11958,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D63B33" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A9FDDA" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E7C6472" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="5526317E" w14:textId="604D7C0C" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Esente da imposta di bollo ai sensi dell’art. 37 D.P.R. 28 dicembre 2000, n. 455</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD3FD40" w14:textId="3545A4F0" w:rsidR="00836817" w:rsidRPr="00FE2FD5" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In caso di inoltro a mezzo posta o fax, allegare copia di un documento di identità.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00836817" w:rsidRPr="00FE2FD5" w:rsidSect="00F90D50">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52FEB79C" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
+    <w:p w14:paraId="249C5A77" w14:textId="77777777" w:rsidR="002C1BD1" w:rsidRDefault="002C1BD1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1706FF63" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
+    <w:p w14:paraId="52EE690B" w14:textId="77777777" w:rsidR="002C1BD1" w:rsidRDefault="002C1BD1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12356,58 +12098,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0675D6E0" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
+    <w:p w14:paraId="6310F882" w14:textId="77777777" w:rsidR="002C1BD1" w:rsidRDefault="002C1BD1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1640A3BB" w14:textId="77777777" w:rsidR="006670B8" w:rsidRDefault="006670B8">
+    <w:p w14:paraId="1CCDD4B5" w14:textId="77777777" w:rsidR="002C1BD1" w:rsidRDefault="002C1BD1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella"/>
       <w:tblW w:w="11023" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       <w:tblCaption w:val="Griglia intestazione"/>
       <w:tblDescription w:val="Griglia che comprende Marchio Unife, nome e info struttura."/>
     </w:tblPr>
@@ -17640,250 +17382,265 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="564069407">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="433206809">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1631008139">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="106506247">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="868419041">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1881353079">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00222BD1"/>
     <w:rsid w:val="00001703"/>
     <w:rsid w:val="00002F24"/>
+    <w:rsid w:val="000045D4"/>
     <w:rsid w:val="000060DD"/>
     <w:rsid w:val="00006ACF"/>
     <w:rsid w:val="000076BC"/>
     <w:rsid w:val="00012ED8"/>
     <w:rsid w:val="00014273"/>
     <w:rsid w:val="00022E8E"/>
     <w:rsid w:val="00034830"/>
     <w:rsid w:val="000422D4"/>
     <w:rsid w:val="00047690"/>
     <w:rsid w:val="00051F9D"/>
     <w:rsid w:val="00053ED3"/>
     <w:rsid w:val="00053F48"/>
     <w:rsid w:val="00054D84"/>
     <w:rsid w:val="00055B13"/>
     <w:rsid w:val="0006050A"/>
     <w:rsid w:val="00064170"/>
     <w:rsid w:val="000645B6"/>
     <w:rsid w:val="000647FD"/>
     <w:rsid w:val="0006559D"/>
     <w:rsid w:val="000663CA"/>
     <w:rsid w:val="00067BBE"/>
     <w:rsid w:val="00070024"/>
     <w:rsid w:val="00070C42"/>
     <w:rsid w:val="00077229"/>
     <w:rsid w:val="00081CC8"/>
+    <w:rsid w:val="000976EF"/>
     <w:rsid w:val="000A225F"/>
     <w:rsid w:val="000A55BA"/>
     <w:rsid w:val="000A60B4"/>
     <w:rsid w:val="000B2CD0"/>
     <w:rsid w:val="000C1BC0"/>
     <w:rsid w:val="000C2344"/>
     <w:rsid w:val="000D129A"/>
     <w:rsid w:val="000D663F"/>
     <w:rsid w:val="000E6494"/>
     <w:rsid w:val="000F20C6"/>
+    <w:rsid w:val="000F391C"/>
     <w:rsid w:val="00102128"/>
     <w:rsid w:val="0010220A"/>
     <w:rsid w:val="00102D29"/>
+    <w:rsid w:val="00104E43"/>
     <w:rsid w:val="00110724"/>
     <w:rsid w:val="0011231E"/>
     <w:rsid w:val="00120830"/>
     <w:rsid w:val="00121184"/>
     <w:rsid w:val="00124584"/>
     <w:rsid w:val="00130433"/>
     <w:rsid w:val="001305D5"/>
+    <w:rsid w:val="0013253B"/>
     <w:rsid w:val="00132815"/>
     <w:rsid w:val="001513C2"/>
     <w:rsid w:val="00152782"/>
     <w:rsid w:val="00152D7B"/>
     <w:rsid w:val="001576AB"/>
     <w:rsid w:val="00163967"/>
     <w:rsid w:val="00170960"/>
     <w:rsid w:val="0017628F"/>
     <w:rsid w:val="00181DFF"/>
     <w:rsid w:val="00184502"/>
     <w:rsid w:val="001846EB"/>
     <w:rsid w:val="00190160"/>
     <w:rsid w:val="00191831"/>
+    <w:rsid w:val="00193F41"/>
     <w:rsid w:val="00195FB3"/>
     <w:rsid w:val="001973F8"/>
     <w:rsid w:val="00197571"/>
     <w:rsid w:val="001975D2"/>
     <w:rsid w:val="001A20E9"/>
     <w:rsid w:val="001A2A54"/>
     <w:rsid w:val="001B6EC3"/>
     <w:rsid w:val="001C41E5"/>
     <w:rsid w:val="001C449A"/>
     <w:rsid w:val="001C55CD"/>
     <w:rsid w:val="001C67E2"/>
     <w:rsid w:val="001E2131"/>
     <w:rsid w:val="001E2434"/>
     <w:rsid w:val="001E317F"/>
+    <w:rsid w:val="001E505E"/>
     <w:rsid w:val="001E52D7"/>
     <w:rsid w:val="001E546C"/>
     <w:rsid w:val="001F3538"/>
     <w:rsid w:val="001F7DBB"/>
     <w:rsid w:val="00201BA7"/>
     <w:rsid w:val="00203CCC"/>
     <w:rsid w:val="00204DB1"/>
+    <w:rsid w:val="00206640"/>
     <w:rsid w:val="002122CE"/>
     <w:rsid w:val="002162D7"/>
     <w:rsid w:val="002208E0"/>
     <w:rsid w:val="00222BD1"/>
     <w:rsid w:val="0022595B"/>
     <w:rsid w:val="002322E6"/>
     <w:rsid w:val="00232746"/>
     <w:rsid w:val="00234DA3"/>
     <w:rsid w:val="00242BC6"/>
+    <w:rsid w:val="00247611"/>
     <w:rsid w:val="0025002C"/>
     <w:rsid w:val="00257C21"/>
     <w:rsid w:val="002676B9"/>
     <w:rsid w:val="002719E0"/>
     <w:rsid w:val="002725A5"/>
     <w:rsid w:val="002730E6"/>
     <w:rsid w:val="0027488C"/>
     <w:rsid w:val="00274966"/>
     <w:rsid w:val="00287376"/>
     <w:rsid w:val="00287B67"/>
     <w:rsid w:val="00291C05"/>
     <w:rsid w:val="00294C7D"/>
     <w:rsid w:val="00295B1B"/>
     <w:rsid w:val="00295D75"/>
     <w:rsid w:val="002A1DDA"/>
     <w:rsid w:val="002A1E2B"/>
     <w:rsid w:val="002A2A73"/>
     <w:rsid w:val="002B0488"/>
     <w:rsid w:val="002B0AA3"/>
     <w:rsid w:val="002B6A77"/>
+    <w:rsid w:val="002C1BD1"/>
     <w:rsid w:val="002C2AD2"/>
     <w:rsid w:val="002C393C"/>
     <w:rsid w:val="002C52BF"/>
     <w:rsid w:val="002D0761"/>
     <w:rsid w:val="002D25CC"/>
     <w:rsid w:val="002D2F61"/>
     <w:rsid w:val="002D329F"/>
     <w:rsid w:val="002D538E"/>
     <w:rsid w:val="002D6B1B"/>
     <w:rsid w:val="002E4344"/>
     <w:rsid w:val="002E6004"/>
     <w:rsid w:val="002F0C9E"/>
     <w:rsid w:val="002F0FA6"/>
     <w:rsid w:val="002F32B6"/>
     <w:rsid w:val="00300023"/>
     <w:rsid w:val="00305A3D"/>
     <w:rsid w:val="003155DA"/>
     <w:rsid w:val="00320706"/>
     <w:rsid w:val="0032082D"/>
     <w:rsid w:val="003228BC"/>
     <w:rsid w:val="00322BF3"/>
     <w:rsid w:val="00323C2B"/>
     <w:rsid w:val="00325D40"/>
     <w:rsid w:val="00341CF3"/>
     <w:rsid w:val="0034484F"/>
+    <w:rsid w:val="0034509F"/>
     <w:rsid w:val="00346248"/>
     <w:rsid w:val="00351624"/>
     <w:rsid w:val="00351D85"/>
+    <w:rsid w:val="00353496"/>
     <w:rsid w:val="00355359"/>
     <w:rsid w:val="00355A64"/>
     <w:rsid w:val="00357800"/>
     <w:rsid w:val="00357844"/>
     <w:rsid w:val="00366DCE"/>
     <w:rsid w:val="003671E6"/>
     <w:rsid w:val="003800D8"/>
     <w:rsid w:val="0038279A"/>
     <w:rsid w:val="00383103"/>
     <w:rsid w:val="00383826"/>
     <w:rsid w:val="0038479A"/>
     <w:rsid w:val="00386D1B"/>
     <w:rsid w:val="00387224"/>
     <w:rsid w:val="003872FE"/>
+    <w:rsid w:val="00390762"/>
     <w:rsid w:val="00391ABC"/>
+    <w:rsid w:val="0039514D"/>
     <w:rsid w:val="003A0609"/>
     <w:rsid w:val="003A23EE"/>
     <w:rsid w:val="003A243C"/>
     <w:rsid w:val="003A3E53"/>
     <w:rsid w:val="003A7BC8"/>
     <w:rsid w:val="003B19CA"/>
     <w:rsid w:val="003B4DAE"/>
     <w:rsid w:val="003B6759"/>
     <w:rsid w:val="003C23DC"/>
     <w:rsid w:val="003C36A5"/>
     <w:rsid w:val="003C52FE"/>
     <w:rsid w:val="003C591A"/>
+    <w:rsid w:val="003C63A1"/>
     <w:rsid w:val="003E031C"/>
     <w:rsid w:val="003E12EA"/>
     <w:rsid w:val="003E4A70"/>
     <w:rsid w:val="003E5EE3"/>
     <w:rsid w:val="003E73ED"/>
     <w:rsid w:val="003E7E74"/>
     <w:rsid w:val="003F3949"/>
     <w:rsid w:val="003F4892"/>
     <w:rsid w:val="003F6952"/>
     <w:rsid w:val="00406269"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D18"/>
     <w:rsid w:val="00414141"/>
     <w:rsid w:val="00423AA9"/>
     <w:rsid w:val="004352C3"/>
     <w:rsid w:val="00436839"/>
     <w:rsid w:val="0044476C"/>
     <w:rsid w:val="0044517B"/>
     <w:rsid w:val="0044539B"/>
     <w:rsid w:val="00451AC2"/>
     <w:rsid w:val="00456767"/>
     <w:rsid w:val="00457176"/>
     <w:rsid w:val="004617C9"/>
     <w:rsid w:val="00462A01"/>
     <w:rsid w:val="00464244"/>
@@ -17899,459 +17656,499 @@
     <w:rsid w:val="004A1753"/>
     <w:rsid w:val="004A1B32"/>
     <w:rsid w:val="004A203E"/>
     <w:rsid w:val="004B39C6"/>
     <w:rsid w:val="004B7E0B"/>
     <w:rsid w:val="004B7F97"/>
     <w:rsid w:val="004C0A99"/>
     <w:rsid w:val="004C2EA4"/>
     <w:rsid w:val="004C6589"/>
     <w:rsid w:val="004D0DAF"/>
     <w:rsid w:val="004D536A"/>
     <w:rsid w:val="004E4370"/>
     <w:rsid w:val="004E4C54"/>
     <w:rsid w:val="004E4CD2"/>
     <w:rsid w:val="004E7755"/>
     <w:rsid w:val="004E7D36"/>
     <w:rsid w:val="004F21E2"/>
     <w:rsid w:val="00500A69"/>
     <w:rsid w:val="00501899"/>
     <w:rsid w:val="00510739"/>
     <w:rsid w:val="00511ADF"/>
     <w:rsid w:val="00513394"/>
     <w:rsid w:val="00514D21"/>
     <w:rsid w:val="00515C27"/>
     <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="005222CB"/>
     <w:rsid w:val="00527CA4"/>
     <w:rsid w:val="00533760"/>
     <w:rsid w:val="005433DF"/>
     <w:rsid w:val="00551826"/>
     <w:rsid w:val="00573BB8"/>
     <w:rsid w:val="00580A49"/>
     <w:rsid w:val="00582955"/>
     <w:rsid w:val="00584257"/>
     <w:rsid w:val="00584EA7"/>
     <w:rsid w:val="00585493"/>
     <w:rsid w:val="00590FCA"/>
     <w:rsid w:val="00591C73"/>
     <w:rsid w:val="00593206"/>
     <w:rsid w:val="005947AA"/>
     <w:rsid w:val="00595B13"/>
     <w:rsid w:val="005A1422"/>
+    <w:rsid w:val="005C6970"/>
     <w:rsid w:val="005C6FC6"/>
     <w:rsid w:val="005D1909"/>
     <w:rsid w:val="005D335D"/>
     <w:rsid w:val="005D5D37"/>
     <w:rsid w:val="005E048F"/>
     <w:rsid w:val="005E2A56"/>
     <w:rsid w:val="005E44FF"/>
     <w:rsid w:val="005E799E"/>
     <w:rsid w:val="005F1243"/>
     <w:rsid w:val="005F7674"/>
     <w:rsid w:val="005F790A"/>
     <w:rsid w:val="006015E6"/>
     <w:rsid w:val="00602437"/>
     <w:rsid w:val="00610DF1"/>
     <w:rsid w:val="006119A8"/>
     <w:rsid w:val="00611B7F"/>
     <w:rsid w:val="00617605"/>
     <w:rsid w:val="006207B0"/>
+    <w:rsid w:val="00622343"/>
     <w:rsid w:val="00630C36"/>
     <w:rsid w:val="006341E8"/>
     <w:rsid w:val="006376A8"/>
     <w:rsid w:val="00640264"/>
     <w:rsid w:val="006438B5"/>
     <w:rsid w:val="006438C6"/>
     <w:rsid w:val="00646631"/>
     <w:rsid w:val="00646EE5"/>
     <w:rsid w:val="00652981"/>
     <w:rsid w:val="0065345B"/>
     <w:rsid w:val="00660311"/>
     <w:rsid w:val="006670B8"/>
     <w:rsid w:val="00670093"/>
     <w:rsid w:val="006827B4"/>
+    <w:rsid w:val="00683C9B"/>
     <w:rsid w:val="006852D6"/>
     <w:rsid w:val="00695F37"/>
     <w:rsid w:val="00696BAD"/>
     <w:rsid w:val="0069784A"/>
+    <w:rsid w:val="006A64FB"/>
+    <w:rsid w:val="006B7861"/>
     <w:rsid w:val="006C1B77"/>
     <w:rsid w:val="006C5EBD"/>
+    <w:rsid w:val="006C7B1E"/>
     <w:rsid w:val="006D3A92"/>
     <w:rsid w:val="006D487B"/>
     <w:rsid w:val="006E1188"/>
     <w:rsid w:val="006E2DB4"/>
     <w:rsid w:val="006E3DAF"/>
     <w:rsid w:val="006E5803"/>
     <w:rsid w:val="006E73E5"/>
     <w:rsid w:val="006F4532"/>
     <w:rsid w:val="006F45F3"/>
     <w:rsid w:val="006F623A"/>
     <w:rsid w:val="006F6BC1"/>
     <w:rsid w:val="006F6C8C"/>
     <w:rsid w:val="00712959"/>
     <w:rsid w:val="00712ED0"/>
     <w:rsid w:val="00714B0C"/>
     <w:rsid w:val="00734609"/>
     <w:rsid w:val="00740104"/>
     <w:rsid w:val="00740CFA"/>
     <w:rsid w:val="00741576"/>
     <w:rsid w:val="0075053E"/>
     <w:rsid w:val="0075143F"/>
     <w:rsid w:val="007560C1"/>
     <w:rsid w:val="007568CC"/>
     <w:rsid w:val="007605FB"/>
     <w:rsid w:val="00760C77"/>
     <w:rsid w:val="00760F2D"/>
     <w:rsid w:val="0076247E"/>
     <w:rsid w:val="00770ED0"/>
+    <w:rsid w:val="00773ED0"/>
     <w:rsid w:val="00776DD2"/>
     <w:rsid w:val="007863FA"/>
     <w:rsid w:val="00790DCB"/>
     <w:rsid w:val="00791DBA"/>
     <w:rsid w:val="00793EC2"/>
+    <w:rsid w:val="007A0396"/>
     <w:rsid w:val="007A0BA4"/>
     <w:rsid w:val="007A302B"/>
     <w:rsid w:val="007A3ED3"/>
     <w:rsid w:val="007A7B6B"/>
     <w:rsid w:val="007B02AB"/>
     <w:rsid w:val="007B1BB4"/>
     <w:rsid w:val="007B3A07"/>
+    <w:rsid w:val="007B6B6A"/>
     <w:rsid w:val="007D00D6"/>
     <w:rsid w:val="007D2383"/>
     <w:rsid w:val="007E324D"/>
     <w:rsid w:val="007F21F9"/>
     <w:rsid w:val="007F485E"/>
     <w:rsid w:val="007F4F8E"/>
     <w:rsid w:val="007F6E9E"/>
     <w:rsid w:val="008042BA"/>
+    <w:rsid w:val="00810B6C"/>
     <w:rsid w:val="00810D19"/>
     <w:rsid w:val="008130CA"/>
     <w:rsid w:val="008218C4"/>
     <w:rsid w:val="00823268"/>
     <w:rsid w:val="008251DE"/>
     <w:rsid w:val="00825822"/>
     <w:rsid w:val="008336D2"/>
     <w:rsid w:val="00834D94"/>
     <w:rsid w:val="00836817"/>
     <w:rsid w:val="00837131"/>
     <w:rsid w:val="00844817"/>
     <w:rsid w:val="0085093A"/>
     <w:rsid w:val="00850D6D"/>
     <w:rsid w:val="008538F8"/>
     <w:rsid w:val="00866776"/>
     <w:rsid w:val="0086773B"/>
     <w:rsid w:val="0086775F"/>
     <w:rsid w:val="00880148"/>
     <w:rsid w:val="00882613"/>
+    <w:rsid w:val="00886400"/>
     <w:rsid w:val="00886471"/>
     <w:rsid w:val="00895A9C"/>
+    <w:rsid w:val="008A7870"/>
     <w:rsid w:val="008B35BD"/>
     <w:rsid w:val="008B553C"/>
     <w:rsid w:val="008C5F7A"/>
     <w:rsid w:val="008C68D9"/>
     <w:rsid w:val="008C7848"/>
+    <w:rsid w:val="008C7885"/>
     <w:rsid w:val="008D4A8A"/>
     <w:rsid w:val="008D5035"/>
     <w:rsid w:val="008D5712"/>
+    <w:rsid w:val="008E01F0"/>
     <w:rsid w:val="008E099F"/>
     <w:rsid w:val="008E12AD"/>
     <w:rsid w:val="008E147C"/>
     <w:rsid w:val="008E152D"/>
     <w:rsid w:val="008E564A"/>
     <w:rsid w:val="008F1B9D"/>
     <w:rsid w:val="008F60CB"/>
     <w:rsid w:val="008F7370"/>
     <w:rsid w:val="00901FD4"/>
     <w:rsid w:val="009030DB"/>
     <w:rsid w:val="00904425"/>
     <w:rsid w:val="00904892"/>
     <w:rsid w:val="00907838"/>
     <w:rsid w:val="00922014"/>
     <w:rsid w:val="00922017"/>
     <w:rsid w:val="00924C71"/>
     <w:rsid w:val="0093173F"/>
     <w:rsid w:val="00932A74"/>
     <w:rsid w:val="0093344C"/>
     <w:rsid w:val="00940B51"/>
     <w:rsid w:val="00950FF3"/>
     <w:rsid w:val="00951960"/>
     <w:rsid w:val="00953351"/>
     <w:rsid w:val="00953A25"/>
     <w:rsid w:val="0095626E"/>
     <w:rsid w:val="00963AE6"/>
     <w:rsid w:val="009648E4"/>
+    <w:rsid w:val="00964CB8"/>
     <w:rsid w:val="0097404C"/>
+    <w:rsid w:val="00974386"/>
     <w:rsid w:val="009813C0"/>
     <w:rsid w:val="00982BCD"/>
     <w:rsid w:val="009867B7"/>
     <w:rsid w:val="009A1A04"/>
     <w:rsid w:val="009A26E9"/>
     <w:rsid w:val="009A28A3"/>
     <w:rsid w:val="009A703B"/>
     <w:rsid w:val="009A75AD"/>
     <w:rsid w:val="009A7D8E"/>
     <w:rsid w:val="009B2620"/>
     <w:rsid w:val="009B538C"/>
     <w:rsid w:val="009C10B2"/>
     <w:rsid w:val="009C556D"/>
     <w:rsid w:val="009C5AC4"/>
     <w:rsid w:val="009C771C"/>
     <w:rsid w:val="009D1D29"/>
+    <w:rsid w:val="009D23ED"/>
     <w:rsid w:val="009D31A7"/>
     <w:rsid w:val="009D39C9"/>
     <w:rsid w:val="009E0547"/>
     <w:rsid w:val="009E233A"/>
     <w:rsid w:val="009E6483"/>
     <w:rsid w:val="009E7540"/>
     <w:rsid w:val="009F62A7"/>
     <w:rsid w:val="00A02D81"/>
     <w:rsid w:val="00A05330"/>
     <w:rsid w:val="00A1261D"/>
     <w:rsid w:val="00A12741"/>
     <w:rsid w:val="00A213F9"/>
     <w:rsid w:val="00A219B3"/>
     <w:rsid w:val="00A2271C"/>
     <w:rsid w:val="00A269EF"/>
     <w:rsid w:val="00A32B7C"/>
     <w:rsid w:val="00A40A2F"/>
     <w:rsid w:val="00A459D9"/>
+    <w:rsid w:val="00A531B5"/>
     <w:rsid w:val="00A533FD"/>
     <w:rsid w:val="00A543B6"/>
     <w:rsid w:val="00A55E29"/>
+    <w:rsid w:val="00A578DE"/>
     <w:rsid w:val="00A60166"/>
     <w:rsid w:val="00A62A98"/>
     <w:rsid w:val="00A655EE"/>
     <w:rsid w:val="00A658CC"/>
     <w:rsid w:val="00A67E7E"/>
     <w:rsid w:val="00A82909"/>
     <w:rsid w:val="00A8442F"/>
     <w:rsid w:val="00A85DCD"/>
     <w:rsid w:val="00A912E5"/>
     <w:rsid w:val="00A956A9"/>
     <w:rsid w:val="00AA0537"/>
     <w:rsid w:val="00AA0B69"/>
     <w:rsid w:val="00AA1703"/>
     <w:rsid w:val="00AA251A"/>
     <w:rsid w:val="00AA6838"/>
     <w:rsid w:val="00AB3904"/>
     <w:rsid w:val="00AC0B8E"/>
     <w:rsid w:val="00AC3F81"/>
     <w:rsid w:val="00AC69F2"/>
     <w:rsid w:val="00AD0DFB"/>
+    <w:rsid w:val="00AD7F47"/>
     <w:rsid w:val="00AE086C"/>
+    <w:rsid w:val="00AF1551"/>
     <w:rsid w:val="00AF2D62"/>
     <w:rsid w:val="00AF4187"/>
     <w:rsid w:val="00AF4695"/>
     <w:rsid w:val="00AF5BCE"/>
     <w:rsid w:val="00AF5E6B"/>
     <w:rsid w:val="00AF673C"/>
     <w:rsid w:val="00AF685E"/>
     <w:rsid w:val="00B033FA"/>
     <w:rsid w:val="00B0440A"/>
     <w:rsid w:val="00B21B90"/>
     <w:rsid w:val="00B227AE"/>
     <w:rsid w:val="00B22C8F"/>
     <w:rsid w:val="00B3097C"/>
     <w:rsid w:val="00B34A5F"/>
     <w:rsid w:val="00B35C64"/>
+    <w:rsid w:val="00B4390C"/>
     <w:rsid w:val="00B44291"/>
     <w:rsid w:val="00B450B0"/>
     <w:rsid w:val="00B47E37"/>
     <w:rsid w:val="00B513BE"/>
     <w:rsid w:val="00B52191"/>
     <w:rsid w:val="00B5441A"/>
     <w:rsid w:val="00B70211"/>
     <w:rsid w:val="00B724CF"/>
+    <w:rsid w:val="00B72CC3"/>
     <w:rsid w:val="00B746B2"/>
     <w:rsid w:val="00B75572"/>
     <w:rsid w:val="00B80D1D"/>
     <w:rsid w:val="00B87D71"/>
     <w:rsid w:val="00B906E9"/>
+    <w:rsid w:val="00BA0F8C"/>
     <w:rsid w:val="00BA5F62"/>
     <w:rsid w:val="00BA65DF"/>
     <w:rsid w:val="00BB0251"/>
     <w:rsid w:val="00BB526D"/>
     <w:rsid w:val="00BC2F88"/>
+    <w:rsid w:val="00BC3D2C"/>
     <w:rsid w:val="00BC443D"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BD20F5"/>
     <w:rsid w:val="00BD7831"/>
     <w:rsid w:val="00BD7FF7"/>
     <w:rsid w:val="00BE012D"/>
     <w:rsid w:val="00BF409A"/>
     <w:rsid w:val="00C010D1"/>
     <w:rsid w:val="00C01BEF"/>
     <w:rsid w:val="00C04C30"/>
     <w:rsid w:val="00C11133"/>
     <w:rsid w:val="00C11365"/>
     <w:rsid w:val="00C11BEF"/>
+    <w:rsid w:val="00C151AB"/>
     <w:rsid w:val="00C16B1A"/>
     <w:rsid w:val="00C17EBF"/>
     <w:rsid w:val="00C227C6"/>
     <w:rsid w:val="00C23991"/>
     <w:rsid w:val="00C25168"/>
     <w:rsid w:val="00C27D09"/>
     <w:rsid w:val="00C30FC6"/>
     <w:rsid w:val="00C319DB"/>
     <w:rsid w:val="00C364EA"/>
     <w:rsid w:val="00C37425"/>
     <w:rsid w:val="00C43151"/>
     <w:rsid w:val="00C52A5A"/>
     <w:rsid w:val="00C5696B"/>
     <w:rsid w:val="00C56DCC"/>
     <w:rsid w:val="00C57BC0"/>
     <w:rsid w:val="00C625D5"/>
     <w:rsid w:val="00C6739C"/>
     <w:rsid w:val="00C70460"/>
     <w:rsid w:val="00C808B9"/>
     <w:rsid w:val="00C86E4E"/>
     <w:rsid w:val="00C9121F"/>
     <w:rsid w:val="00C96D15"/>
     <w:rsid w:val="00C97953"/>
     <w:rsid w:val="00CA629A"/>
     <w:rsid w:val="00CB600E"/>
     <w:rsid w:val="00CB65A9"/>
+    <w:rsid w:val="00CC1C02"/>
     <w:rsid w:val="00CC4A41"/>
+    <w:rsid w:val="00CC588C"/>
     <w:rsid w:val="00CD0D43"/>
+    <w:rsid w:val="00CD5033"/>
+    <w:rsid w:val="00CE570D"/>
     <w:rsid w:val="00D02133"/>
     <w:rsid w:val="00D04E65"/>
     <w:rsid w:val="00D072E6"/>
     <w:rsid w:val="00D34E28"/>
     <w:rsid w:val="00D37D5E"/>
     <w:rsid w:val="00D41C58"/>
     <w:rsid w:val="00D4471A"/>
     <w:rsid w:val="00D47341"/>
     <w:rsid w:val="00D51EE1"/>
     <w:rsid w:val="00D52971"/>
     <w:rsid w:val="00D53A7D"/>
     <w:rsid w:val="00D5437F"/>
     <w:rsid w:val="00D62BDD"/>
     <w:rsid w:val="00D64242"/>
+    <w:rsid w:val="00D66A72"/>
     <w:rsid w:val="00D71BEC"/>
     <w:rsid w:val="00D73577"/>
     <w:rsid w:val="00D74459"/>
     <w:rsid w:val="00D82BE9"/>
     <w:rsid w:val="00D866B5"/>
     <w:rsid w:val="00D95A69"/>
     <w:rsid w:val="00DA51C2"/>
     <w:rsid w:val="00DA605B"/>
     <w:rsid w:val="00DA6B51"/>
+    <w:rsid w:val="00DB3670"/>
     <w:rsid w:val="00DB5D9C"/>
     <w:rsid w:val="00DC6BC0"/>
     <w:rsid w:val="00DD0ECC"/>
     <w:rsid w:val="00DD5DF6"/>
+    <w:rsid w:val="00DE5074"/>
     <w:rsid w:val="00DE7565"/>
     <w:rsid w:val="00DF0ECA"/>
     <w:rsid w:val="00DF27CC"/>
     <w:rsid w:val="00DF687E"/>
     <w:rsid w:val="00E001E0"/>
     <w:rsid w:val="00E00DE6"/>
     <w:rsid w:val="00E02AE2"/>
     <w:rsid w:val="00E102DE"/>
     <w:rsid w:val="00E122B5"/>
+    <w:rsid w:val="00E14C95"/>
     <w:rsid w:val="00E17608"/>
     <w:rsid w:val="00E204C5"/>
     <w:rsid w:val="00E20AB4"/>
     <w:rsid w:val="00E3689E"/>
     <w:rsid w:val="00E40FD9"/>
     <w:rsid w:val="00E46E4E"/>
     <w:rsid w:val="00E53750"/>
     <w:rsid w:val="00E657B9"/>
     <w:rsid w:val="00E745EF"/>
     <w:rsid w:val="00E75A18"/>
     <w:rsid w:val="00E767BE"/>
     <w:rsid w:val="00E84E97"/>
     <w:rsid w:val="00E94C62"/>
     <w:rsid w:val="00EA0F39"/>
     <w:rsid w:val="00EA4EB9"/>
     <w:rsid w:val="00EA55A4"/>
     <w:rsid w:val="00EA5EF9"/>
     <w:rsid w:val="00EA77F9"/>
     <w:rsid w:val="00EB2D0B"/>
     <w:rsid w:val="00EC689E"/>
     <w:rsid w:val="00EC7E33"/>
     <w:rsid w:val="00ED04B0"/>
     <w:rsid w:val="00ED6579"/>
     <w:rsid w:val="00EE0216"/>
     <w:rsid w:val="00EE1343"/>
     <w:rsid w:val="00EE22D9"/>
     <w:rsid w:val="00EE4B31"/>
     <w:rsid w:val="00EF0910"/>
     <w:rsid w:val="00EF1652"/>
     <w:rsid w:val="00EF67A3"/>
     <w:rsid w:val="00EF7A7D"/>
     <w:rsid w:val="00F00334"/>
     <w:rsid w:val="00F0123B"/>
     <w:rsid w:val="00F021C2"/>
     <w:rsid w:val="00F05332"/>
     <w:rsid w:val="00F11AC4"/>
     <w:rsid w:val="00F1624B"/>
     <w:rsid w:val="00F24B6B"/>
     <w:rsid w:val="00F27AA7"/>
     <w:rsid w:val="00F306C4"/>
     <w:rsid w:val="00F31635"/>
     <w:rsid w:val="00F34711"/>
     <w:rsid w:val="00F34CAD"/>
     <w:rsid w:val="00F359F2"/>
+    <w:rsid w:val="00F379C8"/>
     <w:rsid w:val="00F418A1"/>
     <w:rsid w:val="00F41B34"/>
+    <w:rsid w:val="00F6030B"/>
     <w:rsid w:val="00F632BB"/>
     <w:rsid w:val="00F675C4"/>
     <w:rsid w:val="00F7169C"/>
     <w:rsid w:val="00F77B08"/>
+    <w:rsid w:val="00F80AD9"/>
     <w:rsid w:val="00F84465"/>
     <w:rsid w:val="00F85A21"/>
+    <w:rsid w:val="00F86832"/>
     <w:rsid w:val="00F875CC"/>
     <w:rsid w:val="00F877B4"/>
     <w:rsid w:val="00F877E1"/>
     <w:rsid w:val="00F90D50"/>
     <w:rsid w:val="00F94064"/>
     <w:rsid w:val="00F96A6B"/>
     <w:rsid w:val="00F973E2"/>
     <w:rsid w:val="00FA1830"/>
     <w:rsid w:val="00FA1B84"/>
     <w:rsid w:val="00FA2970"/>
     <w:rsid w:val="00FA3200"/>
     <w:rsid w:val="00FA57D4"/>
     <w:rsid w:val="00FA5FCC"/>
     <w:rsid w:val="00FA753A"/>
     <w:rsid w:val="00FB27DD"/>
     <w:rsid w:val="00FC3E95"/>
     <w:rsid w:val="00FC471B"/>
     <w:rsid w:val="00FD170F"/>
     <w:rsid w:val="00FD1D42"/>
     <w:rsid w:val="00FD21A8"/>
     <w:rsid w:val="00FD3B36"/>
     <w:rsid w:val="00FD67B2"/>
     <w:rsid w:val="00FD6BC5"/>
     <w:rsid w:val="00FE0FB8"/>
     <w:rsid w:val="00FE114E"/>
     <w:rsid w:val="00FE2FD5"/>
     <w:rsid w:val="00FE45F1"/>
     <w:rsid w:val="00FE46F3"/>
     <w:rsid w:val="00FE4780"/>
     <w:rsid w:val="00FE509D"/>
+    <w:rsid w:val="00FF0791"/>
     <w:rsid w:val="00FF3530"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -19794,76 +19591,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77190AE9-2145-41A1-B199-73F8AB043FB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>14456</Characters>
+  <Pages>9</Pages>
+  <Words>2544</Words>
+  <Characters>14504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>120</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unife</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16959</CharactersWithSpaces>
+  <CharactersWithSpaces>17014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>196657</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dottorato@unife.it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6357069</vt:i4>
       </vt:variant>
       <vt:variant>