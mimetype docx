--- v2 (2026-04-26)
+++ v3 (2026-10-16)
@@ -5,2932 +5,1846 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3DB5CE60" w14:textId="77777777" w:rsidR="00D02133" w:rsidRPr="00D73577" w:rsidRDefault="00D02133" w:rsidP="00D02133">
+    <w:p w14:paraId="526D7637" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>Procedura di comunicazione dello stato di gravidanza o puerperio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BB0B9A" w14:textId="77777777" w:rsidR="00D02133" w:rsidRPr="00D73577" w:rsidRDefault="00D02133" w:rsidP="003B19CA">
-[...8 lines deleted...]
-    <w:p w14:paraId="34EF0DF3" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="009B538C" w:rsidP="00423AA9">
+    <w:p w14:paraId="4C5D00AF" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F01836" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FINALITA’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F6E4EA" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+    <w:p w14:paraId="63DD92E7" w14:textId="12A40C11" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>La se</w:t>
-[...7 lines deleted...]
-        <w:t>guente procedura è rivolta alle</w:t>
+        <w:t xml:space="preserve">La seguente procedura è rivolta alle lavoratrici e alle studentesse, gestanti o puerpere, allo scopo di indicare le azioni da attuare al fine di </w:t>
+      </w:r>
+      <w:r w:rsidR="00064446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>usufruire</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lavoratrici</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> delle tutele previste dalla normativa vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4659861A" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:pStyle w:val="Titolo3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc213131013"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, gestanti o puerpere, allo scopo di indicare le azioni da </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>CAMPO DI APPLICAZIONE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7043E6FF" w14:textId="23AAC707" w:rsidR="00DE7565" w:rsidRPr="00A6718B" w:rsidRDefault="00770ED0" w:rsidP="00A6718B">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="737A79A5" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La presente procedura di </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>La presente procedura di comunicazione della gravidanza è rivolta a tutte le lavoratrici gestanti e puerpere (le studentesse sono soggetti equiparati secondo la definizione di “lavoratore” data dal D. Lgs. 81/2008).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C99A5DA" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:pStyle w:val="Titolo3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc213131014"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>è rivolta a tutte le lavoratrici</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t>RIFERIMENTI NORMATIVI</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="442F1369" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="6D7C8039" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Decreto Legislativo 26 marzo 2001, n. 151 </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5D08727E" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00322BF3" w:rsidP="00423AA9">
+        <w:t>Decreto Legislativo 26 marzo 2001, n. 151 “Testo unico delle disposizioni legislative in materia di tutela e sostegno della maternità e della paternità, a norma dell'articolo 15 della legge 8 marzo 2000, n. 53”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4FF75A" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Decreto Ministeriale 12 l</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="281D3353" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00456767" w:rsidP="00423AA9">
+        <w:t>Decreto Ministeriale 12 luglio 2007 “Applicazione delle disposizioni di cui agli articoli 17 e 22 del decreto legislativo 26 marzo 2001, n. 151, a tutela e sostegno della maternità e paternità nei confronti delle lavoratrici iscritte alla gestione separata di cui all'articolo 2, comma 26, della legge 8 agosto 1995, n. 335. (Gazzetta Ufficiale Serie gen. - n. 247 del 23 ottobre 2007) “;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D12039" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Decreto Legislativo 9 a</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="0346D20B" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+        <w:t>Decreto Legislativo 9 aprile 2008 n° 81 e s.m.i.” Attuazione dell’articolo1 della legge 3 agosto 2007, n° 123, in materia di tutela della salute e della sicurezza nei luoghi di lavoro”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCDED18" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Decreto MURST 5 agosto 1998, n. 363; “Regolamento recante norme per l’individuazione delle particolari esigenze delle università e degli istituti di istruzione universitaria ai fini delle norme contenute nel D</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="4EF4B022" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+        <w:t>Decreto MURST 5 agosto 1998, n. 363; “Regolamento recante norme per l’individuazione delle particolari esigenze delle università e degli istituti di istruzione universitaria ai fini delle norme contenute nel D. Lgs. 19 settembre 1994 n° 626 e s.m.i.”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D8904" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Decreto Legislativo </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Decreto Legislativo 31 luglio 2020, n. 101 “Attuazione delle direttive EURATOM in materia di radiazioni ionizzanti”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204E1A06" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:pStyle w:val="Titolo3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...77 lines deleted...]
-    <w:p w14:paraId="33288177" w14:textId="6457005C" w:rsidR="00002F24" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+        <w:t>SOGGETTI COINVOLTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F491B2A" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213131016"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc213131016"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lavoratrici</w:t>
       </w:r>
-      <w:r w:rsidR="00FE45F1" w:rsidRPr="00D73577">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="33FB6F73" w14:textId="25115D66" w:rsidR="00490E0F" w:rsidRPr="00D73577" w:rsidRDefault="00490E0F" w:rsidP="00423AA9">
+        <w:t xml:space="preserve">: secondo la definizione data dal D. Lgs. 81/2008 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A402EE" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEF519D" w14:textId="10BE0430" w:rsidR="00002F24" w:rsidRPr="00D73577" w:rsidRDefault="002B0AA3" w:rsidP="00F84465">
+    <w:p w14:paraId="49115B39" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00353496" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00353496">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ripartizione Sicurezza, </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="2B1ACEC6" w14:textId="2F2B1D60" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="00BB0251" w:rsidP="00D37D5E">
+        <w:t xml:space="preserve">Settore Sicurezza e Ambiente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E56FBA" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00FE509D" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...8 lines deleted...]
-    <w:p w14:paraId="7F91DDCB" w14:textId="23776577" w:rsidR="00F96A6B" w:rsidRPr="00D73577" w:rsidRDefault="00375FC9" w:rsidP="00F96A6B">
+      <w:r w:rsidRPr="00FE509D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RSPP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FBFA21" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1691"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>sicurezza@unife.it</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BF1118F" w14:textId="2C5FD5E4" w:rsidR="00D37D5E" w:rsidRPr="00D73577" w:rsidRDefault="00D37D5E" w:rsidP="00D37D5E">
+        <w:t xml:space="preserve">sicurezza@unife.it </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB78960" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ufficio </w:t>
       </w:r>
-      <w:r w:rsidR="00EA4EB9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supporto</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> RSPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27960370" w14:textId="698C7052" w:rsidR="00F96A6B" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="00F96A6B">
+    <w:p w14:paraId="5E1DE2FE" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1691"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supportorspp@unife.it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749783A1" w14:textId="39EDE41B" w:rsidR="00922017" w:rsidRPr="00D73577" w:rsidRDefault="00922017" w:rsidP="00D37D5E">
+    <w:p w14:paraId="3B9A102D" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7654A364" w14:textId="4236FB78" w:rsidR="00A55E29" w:rsidRPr="00D73577" w:rsidRDefault="00A55E29" w:rsidP="00A55E29">
+    <w:p w14:paraId="206B6963" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1691" w:firstLine="433"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(per la presente procedura utilizzare l’indirizzo):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E7B5A7F" w14:textId="0EECB1D6" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="002B0AA3" w:rsidP="00922017">
+        <w:t xml:space="preserve">(per la presente procedura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>utilizzare sempre l’indirizzo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B6C90A" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="006B7861" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="995" w:firstLine="696"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D73577">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="006B7861">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">sorveglianzasanitaria@unife.it   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4B8870" w14:textId="77777777" w:rsidR="009B538C" w:rsidRPr="00D73577" w:rsidRDefault="009B538C" w:rsidP="00423AA9">
+    <w:p w14:paraId="264B68D0" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75BE0368" w14:textId="77777777" w:rsidR="00006ACF" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+    <w:p w14:paraId="3600C7C8" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-    <w:p w14:paraId="15959B01" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00412D18" w:rsidRDefault="00006ACF" w:rsidP="004672B4">
+        <w:t>Medici incaricati della sorveglianza sanitaria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FD23CA" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00412D18" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medici </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6BADB5BF" w14:textId="091CED0E" w:rsidR="00490E0F" w:rsidRPr="00BC67A6" w:rsidRDefault="00D37D5E" w:rsidP="00F84465">
+        <w:t xml:space="preserve">Medici Competenti </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4852D7F2" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00BC67A6" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00BC67A6">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>medici.competenti@unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00790DCB" w:rsidRPr="00BC67A6">
+      <w:r w:rsidRPr="00BC67A6">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC67A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="028B006B" w14:textId="77777777" w:rsidR="000647FD" w:rsidRPr="00D73577" w:rsidRDefault="000647FD" w:rsidP="00F84465">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D333768" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02225415" w14:textId="77777777" w:rsidR="00FA3200" w:rsidRPr="00412D18" w:rsidRDefault="00FA3200" w:rsidP="00E657B9">
+    <w:p w14:paraId="20E1581D" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00412D18" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412D18">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medico Autorizzato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E30BBEA" w14:textId="5C7CB54A" w:rsidR="00A543B6" w:rsidRPr="00D73577" w:rsidRDefault="00A543B6" w:rsidP="00F96A6B">
+    <w:p w14:paraId="7FFE2760" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>radioprotezione@unife.it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DBCAB1" w14:textId="77777777" w:rsidR="00F84465" w:rsidRPr="00D73577" w:rsidRDefault="00F84465" w:rsidP="00F84465">
+    <w:p w14:paraId="54397BB8" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C4E59F" w14:textId="77777777" w:rsidR="00490E0F" w:rsidRPr="00D73577" w:rsidRDefault="00490E0F" w:rsidP="00423AA9">
+    <w:p w14:paraId="3C4C26C6" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA9B58A" w14:textId="77777777" w:rsidR="004F21E2" w:rsidRPr="00A3138F" w:rsidRDefault="004F21E2" w:rsidP="00423AA9">
+    <w:p w14:paraId="5078471B" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Responsabil</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="22A6527D" w14:textId="403A72B7" w:rsidR="00CB65A9" w:rsidRPr="00A3138F" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+        <w:t>Responsabile delle attività</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314CB418" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...146 lines deleted...]
-    <w:p w14:paraId="5A14E3E6" w14:textId="59980243" w:rsidR="001A2A54" w:rsidRPr="00A3138F" w:rsidRDefault="001A2A54" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direttore/trice di Dipartimento (per Docenti, Ricercatrici, Titolari di Contratti di Ricerca, Titolari di Incarichi Post-Doc, Assegniste, Titolari di incarico di ricerca, Dottorande, Borsiste, Personale tecnico-amministrativo con profilo Tecnico, Docenti a contratto, co.co.co. affidati dai Dipartimenti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A5DC07" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...24 lines deleted...]
-    <w:p w14:paraId="61B759DA" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="00A3138F" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Responsabile delle linee di ricerca (per Assegniste, Titolare di incarico di ricerca, Dottorande, Borsiste, co.co.co affidati dai Dipartimenti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F6D42F" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...80 lines deleted...]
-    <w:p w14:paraId="51FEF53C" w14:textId="77777777" w:rsidR="00CB65A9" w:rsidRPr="00A3138F" w:rsidRDefault="00CB65A9" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Responsabile d’ufficio (per il Personale Tecnico e Amministrativo della Sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F391C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F391C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orsiste e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>co.co.co. affidati dalla Sede)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F36C82C" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...42 lines deleted...]
-    <w:p w14:paraId="3D12CDFF" w14:textId="0E0E76F0" w:rsidR="000C1BC0" w:rsidRPr="00A3138F" w:rsidRDefault="000C1BC0" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinatore/trice didattico/a del corso di studi (per le studentesse, le specializzande e le esaminande di Stato)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AA0331" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...98 lines deleted...]
-    <w:p w14:paraId="15758941" w14:textId="02C731A2" w:rsidR="000C1BC0" w:rsidRPr="00A3138F" w:rsidRDefault="000C1BC0" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordinatore/trice di Meta-struttura, manager amministrativo/a di dipartimento e segretario/a di dipartimento (per il personale tecnico-amministrativo con profilo amministrativo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C496C62" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...34 lines deleted...]
-    <w:p w14:paraId="2EC7CE99" w14:textId="1B264CEF" w:rsidR="00895A9C" w:rsidRPr="00A3138F" w:rsidRDefault="00895A9C" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direttore/trice di Centro (per il personale tecnico-amministrativo afferente) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CFAF8F" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...42 lines deleted...]
-    <w:p w14:paraId="591F3F61" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00A3138F" w:rsidRDefault="00386D1B" w:rsidP="00386D1B">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direttore/trice Scuola di Specializzazione (per le specializzande)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758EF77C" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ECF51FE" w14:textId="77777777" w:rsidR="00F84465" w:rsidRPr="00A3138F" w:rsidRDefault="00F84465" w:rsidP="00F84465">
+    <w:p w14:paraId="08B937AD" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12894A61" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00A3138F" w:rsidRDefault="00064170" w:rsidP="00386D1B">
+    <w:p w14:paraId="4499A36A" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uffici interessati</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F71B31" w14:textId="78D211EE" w:rsidR="00386D1B" w:rsidRPr="00A3138F" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="551F02DB" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...47 lines deleted...]
-      <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio del Personale Docente (per Docenti, Ricercatrici, Titolari di Contratti di Ricerca, Titolari di Incarichi Post-Doc) [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>docente@unife.it</w:t>
       </w:r>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDB0A3C" w14:textId="77777777" w:rsidR="00386D1B" w:rsidRPr="00A3138F" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="21BD743C" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00AF1551" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio del Personale Tecnico e Amministrativo e Relazioni Sindacali (per il PTA e per co.co.co affidati dalla Sede) [</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00EE0216" w:rsidRPr="00A3138F">
+        <w:r w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>ufficiopta@unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE0216" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772454B1" w14:textId="5F16BF5A" w:rsidR="00386D1B" w:rsidRPr="00A3138F" w:rsidRDefault="00047690" w:rsidP="00386D1B">
+    <w:p w14:paraId="7C20F21E" w14:textId="7AD3BA1D" w:rsidR="004E05B3" w:rsidRPr="0013253B" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...71 lines deleted...]
-      <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="0013253B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio Orientamento in uscita (per Borsiste della sede)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64333">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64333" w:rsidRPr="005C6970">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>orientamento@unife.it</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64333">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F55E50" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ufficio Concorsi e Docenti a Contratto (per Assegniste, Titolari dell’incarico di ricerca, Docenti a contratto) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+        <w:r w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>concorsi@</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+        <w:r w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D213A5" w14:textId="77777777" w:rsidR="0086775F" w:rsidRPr="00A3138F" w:rsidRDefault="00386D1B" w:rsidP="00102D29">
+    <w:p w14:paraId="5E2FEED0" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> [</w:t>
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio IUSS (per Dottorande e Borsiste) [</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00B70211" w:rsidRPr="00A3138F">
+        <w:r w:rsidRPr="002208E0">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>dottorato@unife.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0086775F" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614878D5" w14:textId="276221F3" w:rsidR="00907838" w:rsidRPr="00A3138F" w:rsidRDefault="00047690" w:rsidP="009E233A">
+    <w:p w14:paraId="6FE993E7" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="002208E0" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...55 lines deleted...]
-      <w:r w:rsidR="005E44FF" w:rsidRPr="00A3138F">
+      <w:r w:rsidRPr="002208E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio Rapporti con Enti Sanitari (per le specializzande) [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>enti.sanitari</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="009E233A" w:rsidRPr="00A3138F">
+        <w:t>enti.sanitari@unife.it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002208E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34505FB1" w14:textId="77777777" w:rsidR="00C97953" w:rsidRPr="00D73577" w:rsidRDefault="008C7848" w:rsidP="00423AA9">
+    <w:p w14:paraId="6EDBE5CC" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3138F">
-[...31 lines deleted...]
-      <w:r w:rsidR="0086775F" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ufficio Esami di Stato e Formazione Insegnanti (per le esaminande di Stato) [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>esami.stato@unife.it]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB013C2" w14:textId="2BD9FF56" w:rsidR="00A6718B" w:rsidRDefault="00A6718B" w:rsidP="00837131"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="199BBC3D" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00423AA9">
+    <w:p w14:paraId="050BBE12" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3"/>
+    <w:p w14:paraId="2E876EDD" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3"/>
+    <w:p w14:paraId="1CB4E237" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRDefault="004E05B3" w:rsidP="004E05B3"/>
+    <w:p w14:paraId="625707DC" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRDefault="004E05B3" w:rsidP="004E05B3"/>
+    <w:p w14:paraId="77B911FB" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRDefault="004E05B3" w:rsidP="004E05B3"/>
+    <w:p w14:paraId="11F3D328" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RUOLI E RESPONSABILITA’</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="06912464" w14:textId="77777777" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="0044476C" w:rsidP="00423AA9">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="51F85A81" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>E’</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>È responsabilità della lavoratrice comunicare ai/alle responsabili delle attività il proprio stato di gravidanza, scaricando, compilando ed inviando a chi di competenza l’apposito modulo allegato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB4F0D0" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">L’Ufficio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>supporto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RSPP conferma alla gestante di aver preso in carico la pratica e valuta i rischi delle attività in essere e quelle proposte dal responsabile della gestante in relazione allo stato di gravidanz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a e al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
-[...31 lines deleted...]
-      <w:r w:rsidR="004F21E2" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>settimo</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
-[...15 lines deleted...]
-      <w:r w:rsidR="00770ED0" w:rsidRPr="00D73577">
+      <w:r w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mese di vita del figlio\a</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="092DB499" w14:textId="7264977B" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00F96A6B" w:rsidP="00423AA9">
+      <w:r w:rsidRPr="00DE5074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l Responsabile del Servizio Prevenzione e Protezione e il Medico Competente redigono un verbale in cui indicano le attività lavorative permesse in gravidanza e puerperio. Gli Uffici interessati procederanno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’applicazione delle tutele previste. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B872F43" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:pStyle w:val="Titolo3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc213131017"/>
+      <w:r w:rsidRPr="00D73577">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MODALITA’ OPERATIVE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2C2CCCB2" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’Ufficio </w:t>
-[...129 lines deleted...]
-      </w:pPr>
+        <w:t>a tutela della salute della lavoratrice in convenzione con il SSN è gestita dall’ente sanitario con cui è in convenzione (AUSL/AOU), fatta eccezione per le attività svolte esclusivamente per l’Università di Ferrara (ad esempio attività di ricerca nei laboratori dell’Università di Ferrara per progetti di ricerca esclusivamente universitari)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F147037" w14:textId="4CDB9F9B" w:rsidR="00391ABC" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00ED04B0">
+    <w:p w14:paraId="4DB59AB6" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
       <w:pPr>
         <w:pStyle w:val="Titolo3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le comunicazioni da parte della lavoratrice saranno da effettuarsi a mezzo e-mail.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4AFD0DFC" w14:textId="77777777" w:rsidR="004E05B3" w:rsidRPr="00D73577" w:rsidRDefault="004E05B3" w:rsidP="004E05B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="77AE440B" w14:textId="77777777" w:rsidR="00AE086C" w:rsidRPr="00D73577" w:rsidRDefault="00AE086C" w:rsidP="00611B7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="429"/>
         <w:gridCol w:w="3677"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A6718B" w:rsidRPr="00D73577" w14:paraId="1F55C1A2" w14:textId="77777777" w:rsidTr="00A6718B">
         <w:trPr>
           <w:trHeight w:val="492"/>
           <w:tblHeader/>
         </w:trPr>
@@ -3143,227 +2057,219 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>gravidanza</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="070D3205" w14:textId="588779E6" w:rsidR="00A6718B" w:rsidRPr="00F7169C" w:rsidRDefault="00A6718B" w:rsidP="00F7169C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20449534" w14:textId="77777777" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00837131">
+          <w:p w14:paraId="20449534" w14:textId="0DC07FC5" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00837131">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il/La Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
+              <w:t xml:space="preserve">Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68BAF0B1" w14:textId="013CBD0B" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00837131">
+          <w:p w14:paraId="68BAF0B1" w14:textId="3F2A9040" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00837131">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>All’Ufficio s</w:t>
+              <w:t>Ufficio s</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>upporto RSPP</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5F7BD50A" w14:textId="51652D3D" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00F7169C">
+          <w:p w14:paraId="5F7BD50A" w14:textId="274F3105" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00F7169C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>urezza e sorveglianza sanitaria (sorveglianzasanitaria@unife.it)</w:t>
+              <w:t>urezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2014BF92" w14:textId="7AD959BE" w:rsidR="00A6718B" w:rsidRPr="00054D84" w:rsidRDefault="00A6718B" w:rsidP="00054D84">
+          <w:p w14:paraId="2014BF92" w14:textId="70988339" w:rsidR="00A6718B" w:rsidRPr="00054D84" w:rsidRDefault="007D6DF0" w:rsidP="00054D84">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>A tutti gli uffici interessati (come definito al paragrafo soggetti coinvolti) sulla base di uno o più ruoli ricoperti dalla gestante</w:t>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00A6718B" w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ffici interessati (come definito al paragrafo soggetti coinvolti) sulla base di uno o più ruoli ricoperti dalla gestante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5706102B" w14:textId="77777777" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="0038479A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -3411,87 +2317,126 @@
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DAD4CB6" w14:textId="77777777" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00CC4A41">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C64A33B" w14:textId="77777777" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00CC4A41">
+          <w:p w14:paraId="4C64A33B" w14:textId="7BA109DA" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00CC4A41">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="193"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="187" w:hanging="187"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(anche) al proprie ente sanitario (AUSL/AOU) in base alla procedura in essere (disponibile ai link delle rispettive aziende sanitarie)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C45FD7">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">se convenzionata con il SSN) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C44E6C">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nte sanitario (AUSL/AOU) in base alla procedura in essere (disponibile ai link delle rispettive aziende sanitarie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD6E25A" w14:textId="77777777" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="0038479A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F7348" w:rsidRPr="00D73577" w14:paraId="00D8A456" w14:textId="77777777" w:rsidTr="00A6718B">
         <w:trPr>
@@ -3559,125 +2504,130 @@
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Invia il ceritificato del medico ginecologo con la data presunta del parto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA9F614" w14:textId="77777777" w:rsidR="009F7348" w:rsidRPr="00D73577" w:rsidRDefault="009F7348" w:rsidP="009F7348">
+          <w:p w14:paraId="3CA9F614" w14:textId="7BB0ED6F" w:rsidR="009F7348" w:rsidRPr="00D73577" w:rsidRDefault="009F7348" w:rsidP="009F7348">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>urezza e sorveglianza sanitaria (sorveglianzasanitaria@unife.it)</w:t>
+              <w:t>urezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF08BA7" w14:textId="6EC5A7BD" w:rsidR="009F7348" w:rsidRPr="00D73577" w:rsidRDefault="009F7348" w:rsidP="009F7348">
+          <w:p w14:paraId="4BF08BA7" w14:textId="5CA3E5F9" w:rsidR="009F7348" w:rsidRPr="00D73577" w:rsidRDefault="00C44E6C" w:rsidP="009F7348">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="214" w:hanging="214"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>A tutti gli uffici interessati</w:t>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7348" w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="662A53AB" w14:textId="38181F91" w:rsidR="009F7348" w:rsidRPr="009F7348" w:rsidRDefault="009F7348" w:rsidP="00834D94">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -3986,127 +2936,109 @@
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- opzione 0+5 mesi di astensione obbligatoria</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B387EE6" w14:textId="2CD915B5" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00C23991">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75FEBBA4" w14:textId="2F5CB74B" w:rsidR="00A6718B" w:rsidRPr="00A6718B" w:rsidRDefault="00A6718B" w:rsidP="00A6718B">
+          <w:p w14:paraId="75FEBBA4" w14:textId="4D202CDB" w:rsidR="00A6718B" w:rsidRPr="00A6718B" w:rsidRDefault="00A6718B" w:rsidP="00A6718B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
-            </w:r>
-[...15 lines deleted...]
-              <w:t>(sorveglianzasanitaria@unife.it)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC100AD" w14:textId="77777777" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00A6718B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="171" w:hanging="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4574,91 +3506,75 @@
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dati anagrafici/codice fiscale del/la bambino/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516CBAEF" w14:textId="2F7811B9" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00FA753A">
+          <w:p w14:paraId="516CBAEF" w14:textId="2365B4B3" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00FA753A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>(sorveglianzasanitaria@unife.it)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46465208" w14:textId="50D10C88" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00490B6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="327" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4876,229 +3792,163 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B289A9" w14:textId="5AF34201" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00836817">
+          <w:p w14:paraId="36B66E28" w14:textId="2D04FC6F" w:rsidR="00A6718B" w:rsidRPr="00495E06" w:rsidRDefault="00495E06" w:rsidP="00495E06">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Comunica:</w:t>
+              <w:t>C</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:ind w:left="343"/>
+            <w:r w:rsidR="00A6718B" w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D73577">
+              <w:t>omunica</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>la data di rientro in servizio (se del caso alla fine del congedo parentale facoltativo)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:ind w:left="343"/>
+            <w:r w:rsidR="00A6718B" w:rsidRPr="00495E06">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:t>l’eventuale proseguimento dell’allattamento al seno oltre il 7° mese dopo il parto</w:t>
+              <w:t>la data di rientro in servizio (se del caso alla fine del congedo parentale facoltativo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73ED70E8" w14:textId="77777777" w:rsidR="00A4752C" w:rsidRDefault="00A4752C" w:rsidP="00A4752C">
+          <w:p w14:paraId="77B8CD95" w14:textId="70FC55D2" w:rsidR="00E36756" w:rsidRPr="00DA78DF" w:rsidRDefault="00A4752C" w:rsidP="00DA78DF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il/La Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
-[...34 lines deleted...]
-              <w:t>Direttore di dipartimento</w:t>
+              <w:t>Responsabile delle attività</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="302E68B6" w14:textId="6FDEDF30" w:rsidR="00A6718B" w:rsidRPr="0055538B" w:rsidRDefault="00A6718B" w:rsidP="00A4752C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5140,188 +3990,340 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Medico Autorizzato (se lavoratrice radio-esposta)</w:t>
             </w:r>
             <w:r w:rsidR="00FF454D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (radioprotezione@unife.it)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5D02D2" w14:textId="004B86F3" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00A4752C">
+          <w:p w14:paraId="4F5D02D2" w14:textId="7AE3E6D9" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00A4752C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>(sorveglianzasanitaria@unife.it)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FACD14C" w14:textId="7F73D765" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00A4752C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Uffici interessati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E5FF23" w14:textId="023E6248" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00836817">
+          <w:p w14:paraId="73E5FF23" w14:textId="3EE2A5FC" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Al rientro al lavoro e comunque dopo il 7° mese dopo il parto</w:t>
+              <w:t>Al rientro al lavoro e comunque dopo il 7° mese</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di vita del figlio/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA78DF" w:rsidRPr="00D73577" w14:paraId="363A9A69" w14:textId="77777777" w:rsidTr="00A6718B">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2268BA90" w14:textId="338FA849" w:rsidR="00DA78DF" w:rsidRDefault="00DA78DF" w:rsidP="00836817">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3677" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C9F690" w14:textId="7FC375F1" w:rsidR="00DA78DF" w:rsidRPr="00D73577" w:rsidRDefault="00495E06" w:rsidP="00836817">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunica </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>l’eventuale necessità di proseguimento dell’allattamento al seno oltre il 7° mese di vita del figlio/a, corredato da certificato del pediatra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D04BA65" w14:textId="33A08086" w:rsidR="00DA78DF" w:rsidRPr="00DA78DF" w:rsidRDefault="00DA78DF" w:rsidP="00DA78DF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="316" w:hanging="283"/>
+              <w:rPr>
+                <w:rStyle w:val="Collegamentoipertestuale"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D73577">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="296F847E" w14:textId="1CABF0C4" w:rsidR="00DA78DF" w:rsidRPr="00D73577" w:rsidRDefault="00DA78DF" w:rsidP="00836817">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA78DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Al rientro al lavoro e comunque dopo il 7° mese di vita del figlio/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6718B" w:rsidRPr="00D73577" w14:paraId="28AB2A0A" w14:textId="77777777" w:rsidTr="00512837">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D063E0" w14:textId="0FB8E0CF" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="009F7348" w:rsidP="00836817">
+          <w:p w14:paraId="46D063E0" w14:textId="6CDB4915" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00DA78DF" w:rsidP="00836817">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FB50C1A" w14:textId="0C165799" w:rsidR="00A6718B" w:rsidRPr="00D73577" w:rsidRDefault="00A6718B" w:rsidP="00836817">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5333,83 +4335,83 @@
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Comunica la fine dell’allattamento al seno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48616933" w14:textId="77777777" w:rsidR="00014AB2" w:rsidRPr="00D73577" w:rsidRDefault="00014AB2" w:rsidP="00014AB2">
+          <w:p w14:paraId="48616933" w14:textId="3F1C5C12" w:rsidR="00014AB2" w:rsidRPr="00D73577" w:rsidRDefault="00014AB2" w:rsidP="00014AB2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il/La Responsabile delle attività (come definito al paragrafo soggetti coinvolti) </w:t>
+              <w:t xml:space="preserve">Responsabile delle attività </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B1F229" w14:textId="62A0EDA2" w:rsidR="00A6718B" w:rsidRPr="0055538B" w:rsidRDefault="00A6718B" w:rsidP="00014AB2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
@@ -5426,116 +4428,75 @@
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>supporto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> RSPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="085C689B" w14:textId="715062FE" w:rsidR="00A6718B" w:rsidRDefault="00A6718B" w:rsidP="00014AB2">
+          <w:p w14:paraId="085C689B" w14:textId="5DCADF27" w:rsidR="00A6718B" w:rsidRDefault="00A6718B" w:rsidP="00014AB2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73577">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
-            </w:r>
-[...39 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F9E0EB2" w14:textId="45DA3E91" w:rsidR="00826D8C" w:rsidRPr="00640754" w:rsidRDefault="00826D8C" w:rsidP="00014AB2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="316" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5607,51 +4568,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>In caso di interruzione della gravidanza, la lavoratrice informa via mail gli Uffici interessati, l’Ufficio supporto RSPP e l’Ufficio amministrativo sicurezza e sorveglianza sanitaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CAF22BC" w14:textId="77777777" w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidRDefault="00064170" w:rsidP="00423AA9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidSect="006F6BC1">
-          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="737" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D458DF" w14:textId="77777777" w:rsidR="00C97953" w:rsidRPr="00D73577" w:rsidRDefault="00C97953" w:rsidP="00001703">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc213131018"/>
     </w:p>
     <w:p w14:paraId="3E621CEF" w14:textId="7744580B" w:rsidR="00770ED0" w:rsidRPr="00D73577" w:rsidRDefault="00770ED0" w:rsidP="00001703">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -5810,66 +4771,90 @@
       <w:r w:rsidR="0017628F" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E00DE6" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lla </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabile dell’attività______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E495087" w14:textId="6C3C367C" w:rsidR="0017628F" w:rsidRPr="00D73577" w:rsidRDefault="0072128C" w:rsidP="00423AA9">
+    <w:p w14:paraId="3E495087" w14:textId="29D97481" w:rsidR="0017628F" w:rsidRPr="00D73577" w:rsidRDefault="00B64333" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Alla Ripartizione Sicurezza, Ambiente e Manutenzione</w:t>
+        <w:t>Al settore</w:t>
+      </w:r>
+      <w:r w:rsidR="0072128C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sicurezza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="0072128C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ambiente </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA32256" w14:textId="77777777" w:rsidR="00AA251A" w:rsidRPr="00D73577" w:rsidRDefault="00AA251A" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All’ufficio interessato (specificare)_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1669082C" w14:textId="77777777" w:rsidR="0017628F" w:rsidRPr="00D73577" w:rsidRDefault="0017628F" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6766,61 +5751,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>I dati personali (nome, cognome, indirizzo, telefono) e sensibili conferiti dall’interessata saranno trattati con modalità manuali ed informatiche per le finalità connesse alla tutela della sicurezza e della salute delle lavoratrici gestanti (D. Lgs. n.151/2001 e successive integrazioni e modifiche) nel rispetto del D.</w:t>
       </w:r>
       <w:r w:rsidR="00E8527A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Lgs. 196 del 2003 (codice in materia di protezione dei dati personali) e sue successive modifiche ed integrazioni, nonché del Regolamento UE 206/679 (Regolamento Generale sulla Protezione dei Dati).</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="35828DA9" w14:textId="77777777" w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00064170" w:rsidRPr="00D73577" w:rsidSect="00F90D50">
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Esente da imposta di bollo ai sensi dell’art. 37 D.P.R. 28 dicembre 2000, n. 4</w:t>
       </w:r>
       <w:r w:rsidR="00E3689E" w:rsidRPr="00D73577">
@@ -6993,111 +5967,107 @@
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinat</w:t>
       </w:r>
       <w:r w:rsidR="003E7E74" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ore</w:t>
       </w:r>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E7E74" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>trice</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> del corso di studi_____________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D18D877" w14:textId="45E7E2C8" w:rsidR="00294C7D" w:rsidRPr="00D73577" w:rsidRDefault="00865A0C" w:rsidP="00294C7D">
+    <w:p w14:paraId="4D18D877" w14:textId="4D0352B5" w:rsidR="00294C7D" w:rsidRPr="00D73577" w:rsidRDefault="00B64333" w:rsidP="00294C7D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alla Ripartizione Sicurezza, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Al settore</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sicurezza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
       <w:r w:rsidR="00294C7D" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ambiente  </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Manutenzione</w:t>
+        <w:t>Ambiente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD450B2" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75287276" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BBC02BE" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -7270,69 +6240,51 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F03EF5" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">consapevole che chiunque rilasci dichiarazioni mendaci è punito ai sensi del </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
+        <w:t>consapevole che chiunque rilasci dichiarazioni mendaci è punito ai sensi del Codice Penale e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ABE5E9" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A02297" w14:textId="77777777" w:rsidR="00D34E28" w:rsidRPr="00D73577" w:rsidRDefault="00D34E28" w:rsidP="00423AA9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
@@ -7686,51 +6638,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F5F7211" w14:textId="0DBE9274" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ALLEGATO III – Specializzande</w:t>
       </w:r>
       <w:r w:rsidR="000B2CD0" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in ambito </w:t>
       </w:r>
       <w:r w:rsidR="009D39C9" w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sanitario</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA7C898" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
@@ -7771,82 +6722,62 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DICHIARAZIONE SOSTITUTIVA DELL’ATTO DI NOTORIETA’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15712BD0" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00375FC9" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00375FC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Art. 47 - D.P.R. 28 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00375FC9">
+        <w:t>(Art. 47 - D.P.R. 28 dicembre 2000, n. 445)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D323EA5" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00375FC9" w:rsidRDefault="00836817" w:rsidP="00836817">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>dicembre</w:t>
-[...20 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9A13B6" w14:textId="1E0E983A" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La sottoscritta ______________________________________ nata a _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F309CD" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7920,69 +6851,51 @@
     <w:p w14:paraId="6B8987BD" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16294045" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">consapevole che chiunque rilascia dichiarazioni mendaci è punito ai sensi del </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
+        <w:t>consapevole che chiunque rilascia dichiarazioni mendaci è punito ai sensi del Codice Penale e delle leggi speciali in materia, ai sensi e per gli effetti dell’art. 76 del DPR 445/00,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47934C0A" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D90594" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
@@ -8206,131 +7119,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E893C2B" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D63B33" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A9FDDA" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
-[...9 lines deleted...]
-    <w:p w14:paraId="0E7C6472" w14:textId="77777777" w:rsidR="00836817" w:rsidRPr="00D73577" w:rsidRDefault="00836817" w:rsidP="00836817">
+    <w:p w14:paraId="31FE4A57" w14:textId="77777777" w:rsidR="00B64333" w:rsidRDefault="00836817" w:rsidP="00836817">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Esente da imposta di bollo ai sensi dell’art. 37 D.P.R. 28 dicembre 2000, n. 455</w:t>
-[...14 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>Esente da imposta di bollo ai sensi dell’art. 37 D.P.R. 28 dicembre 2000, n. 45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD3FD40" w14:textId="6E14E0BB" w:rsidR="00836817" w:rsidRPr="00F661C8" w:rsidRDefault="00836817" w:rsidP="00836817">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73577">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>In caso di inoltro a mezzo posta o fax, allegare copia di un documento di identità.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00836817" w:rsidRPr="00FE2FD5" w:rsidSect="00F90D50">
+    <w:sectPr w:rsidR="00836817" w:rsidRPr="00F661C8" w:rsidSect="00F90D50">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3936CFCB" w14:textId="77777777" w:rsidR="00FD6A92" w:rsidRDefault="00FD6A92">
+    <w:p w14:paraId="157960B1" w14:textId="77777777" w:rsidR="00F23907" w:rsidRDefault="00F23907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36AD89EE" w14:textId="77777777" w:rsidR="00FD6A92" w:rsidRDefault="00FD6A92">
+    <w:p w14:paraId="657C8867" w14:textId="77777777" w:rsidR="00F23907" w:rsidRDefault="00F23907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8366,281 +7257,286 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25FCFDE3" w14:textId="77777777" w:rsidR="00FD6A92" w:rsidRDefault="00FD6A92">
+    <w:p w14:paraId="7538374E" w14:textId="77777777" w:rsidR="00F23907" w:rsidRDefault="00F23907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49F275E0" w14:textId="77777777" w:rsidR="00FD6A92" w:rsidRDefault="00FD6A92">
+    <w:p w14:paraId="2BF56D20" w14:textId="77777777" w:rsidR="00F23907" w:rsidRDefault="00F23907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella"/>
       <w:tblW w:w="11023" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       <w:tblCaption w:val="Griglia intestazione"/>
       <w:tblDescription w:val="Griglia che comprende Marchio Unife, nome e info struttura."/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="3510"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006C5EBD" w14:paraId="34633130" w14:textId="77777777" w:rsidTr="00A83D91">
+    <w:tr w:rsidR="00F30D64" w14:paraId="4D977617" w14:textId="77777777" w:rsidTr="00FF513A">
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="7A639E12" w14:textId="77777777" w:rsidR="006C5EBD" w:rsidRDefault="006C5EBD" w:rsidP="006C5EBD">
+        <w:p w14:paraId="56ABDCCA" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C62E05E" wp14:editId="58465F7F">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256839C9" wp14:editId="2A7D87CC">
                 <wp:extent cx="1711631" cy="711200"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                 <wp:docPr id="1" name="Immagine 1" descr="Marchio composto da:&#10;1- sigillo riportante la scritta in latino &quot;Ferrariae Universitas - Ex labore Fructus&quot;, simbolo dell'alloro, della corona e dell'anno 1391 &quot;fondazione dell'università di Ferrara&quot;;&#10;2- logotipo riportante la scritta &quot;Università degli Studi di Ferrara&quot;." title="Marchio Università di Ferrara"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Unife_nero.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1711631" cy="711200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="5AB4082E" w14:textId="1607F735" w:rsidR="006C5EBD" w:rsidRPr="005C11EC" w:rsidRDefault="008835AE" w:rsidP="006C5EBD">
+        <w:p w14:paraId="1A4206E1" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRPr="005C11EC" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
           <w:pPr>
             <w:spacing w:before="108" w:line="254" w:lineRule="auto"/>
             <w:ind w:left="153"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Servizio Prevenzione e Protezione</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="47AABF6D" w14:textId="77777777" w:rsidR="006C5EBD" w:rsidRPr="00482C66" w:rsidRDefault="006C5EBD" w:rsidP="006C5EBD">
+        <w:p w14:paraId="720EA2E1" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRPr="00482C66" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
           <w:pPr>
             <w:spacing w:before="108" w:line="254" w:lineRule="auto"/>
             <w:ind w:left="153"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3510" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7C7E95F4" w14:textId="77777777" w:rsidR="006C5EBD" w:rsidRDefault="006C5EBD" w:rsidP="006C5EBD">
+        <w:p w14:paraId="368B73F8" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
             <w:spacing w:before="130"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0009087A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t>Università degli Studi di Ferrar</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t>a</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1F4BBE49" w14:textId="77777777" w:rsidR="006C5EBD" w:rsidRPr="00482C66" w:rsidRDefault="006C5EBD" w:rsidP="006C5EBD">
+        <w:p w14:paraId="1EECD008" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRPr="00482C66" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t>via Fossato di Mortara, 64</w:t>
           </w:r>
           <w:r w:rsidRPr="00482C66">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> • 44121 Ferrara</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="37CFA7C0" w14:textId="24E40D96" w:rsidR="006C5EBD" w:rsidRPr="00926952" w:rsidRDefault="008835AE" w:rsidP="00790DCB">
+        <w:p w14:paraId="7DF57BB3" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRPr="00926952" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
           <w:pPr>
             <w:pStyle w:val="Intestazione"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="009E1C65">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>sicurezza@unife.it</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00C11365">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t xml:space="preserve"> •</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="11124F8A" w14:textId="77777777" w:rsidR="00D04E65" w:rsidRDefault="00D04E65">
+  <w:p w14:paraId="469A3822" w14:textId="77777777" w:rsidR="00F30D64" w:rsidRDefault="00F30D64" w:rsidP="00F30D64">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="11124F8A" w14:textId="77777777" w:rsidR="00D04E65" w:rsidRPr="00F30D64" w:rsidRDefault="00D04E65" w:rsidP="00F30D64">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FD6791"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E01AE946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -13650,119 +12546,121 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="313222302">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="925109695">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1928028772">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2085181217">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="424960646">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1952979933">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00222BD1"/>
     <w:rsid w:val="00001703"/>
     <w:rsid w:val="00002F24"/>
     <w:rsid w:val="00006ACF"/>
     <w:rsid w:val="000076BC"/>
     <w:rsid w:val="00012ED8"/>
     <w:rsid w:val="00014273"/>
     <w:rsid w:val="00014AB2"/>
     <w:rsid w:val="00022E8E"/>
+    <w:rsid w:val="00024F88"/>
     <w:rsid w:val="00034830"/>
     <w:rsid w:val="000422D4"/>
     <w:rsid w:val="00047690"/>
     <w:rsid w:val="00051F9D"/>
     <w:rsid w:val="00053F48"/>
     <w:rsid w:val="00054D84"/>
     <w:rsid w:val="00055B13"/>
     <w:rsid w:val="0006050A"/>
     <w:rsid w:val="00064170"/>
+    <w:rsid w:val="00064446"/>
     <w:rsid w:val="000645B6"/>
     <w:rsid w:val="000647FD"/>
     <w:rsid w:val="00064FA6"/>
     <w:rsid w:val="0006559D"/>
     <w:rsid w:val="000663CA"/>
     <w:rsid w:val="00067BBE"/>
     <w:rsid w:val="00070024"/>
     <w:rsid w:val="00070C42"/>
     <w:rsid w:val="00077229"/>
     <w:rsid w:val="00081CC8"/>
     <w:rsid w:val="0009386C"/>
     <w:rsid w:val="000A225F"/>
     <w:rsid w:val="000A55BA"/>
     <w:rsid w:val="000A60B4"/>
     <w:rsid w:val="000B2CD0"/>
     <w:rsid w:val="000C1BC0"/>
     <w:rsid w:val="000C2344"/>
+    <w:rsid w:val="000C64EE"/>
     <w:rsid w:val="000D129A"/>
     <w:rsid w:val="000D663F"/>
     <w:rsid w:val="000E32F4"/>
     <w:rsid w:val="000E6494"/>
     <w:rsid w:val="000F20C6"/>
     <w:rsid w:val="00102128"/>
     <w:rsid w:val="00102D29"/>
     <w:rsid w:val="0011231E"/>
     <w:rsid w:val="00120830"/>
     <w:rsid w:val="00121184"/>
     <w:rsid w:val="00124584"/>
     <w:rsid w:val="00130433"/>
     <w:rsid w:val="001305D5"/>
     <w:rsid w:val="00132815"/>
     <w:rsid w:val="001513C2"/>
     <w:rsid w:val="00152782"/>
     <w:rsid w:val="00152D7B"/>
     <w:rsid w:val="001576AB"/>
     <w:rsid w:val="00163967"/>
     <w:rsid w:val="00170960"/>
     <w:rsid w:val="0017628F"/>
     <w:rsid w:val="00181DFF"/>
     <w:rsid w:val="001831C2"/>
     <w:rsid w:val="00184502"/>
     <w:rsid w:val="001846EB"/>
@@ -13796,244 +12694,256 @@
     <w:rsid w:val="00232746"/>
     <w:rsid w:val="00234DA3"/>
     <w:rsid w:val="00242BC6"/>
     <w:rsid w:val="0025002C"/>
     <w:rsid w:val="00257C21"/>
     <w:rsid w:val="002676B9"/>
     <w:rsid w:val="002719E0"/>
     <w:rsid w:val="002725A5"/>
     <w:rsid w:val="002730E6"/>
     <w:rsid w:val="00274966"/>
     <w:rsid w:val="00287376"/>
     <w:rsid w:val="00291227"/>
     <w:rsid w:val="00291C05"/>
     <w:rsid w:val="00294C7D"/>
     <w:rsid w:val="00295B1B"/>
     <w:rsid w:val="00295D75"/>
     <w:rsid w:val="002A1DDA"/>
     <w:rsid w:val="002A23DA"/>
     <w:rsid w:val="002A2A73"/>
     <w:rsid w:val="002B0488"/>
     <w:rsid w:val="002B0AA3"/>
     <w:rsid w:val="002C2AD2"/>
     <w:rsid w:val="002C393C"/>
     <w:rsid w:val="002C52BF"/>
     <w:rsid w:val="002D0761"/>
+    <w:rsid w:val="002D099A"/>
     <w:rsid w:val="002D25CC"/>
     <w:rsid w:val="002D2F61"/>
     <w:rsid w:val="002D329F"/>
     <w:rsid w:val="002D538E"/>
     <w:rsid w:val="002D6B1B"/>
     <w:rsid w:val="002E4344"/>
     <w:rsid w:val="002E6004"/>
     <w:rsid w:val="002F0C9E"/>
     <w:rsid w:val="002F0FA6"/>
     <w:rsid w:val="002F32B6"/>
     <w:rsid w:val="00300023"/>
     <w:rsid w:val="00305A3D"/>
     <w:rsid w:val="00320706"/>
     <w:rsid w:val="0032082D"/>
     <w:rsid w:val="00322BF3"/>
+    <w:rsid w:val="0032304D"/>
     <w:rsid w:val="00323C2B"/>
+    <w:rsid w:val="00324973"/>
     <w:rsid w:val="00325D40"/>
     <w:rsid w:val="00340EE7"/>
     <w:rsid w:val="00341CF3"/>
+    <w:rsid w:val="00342259"/>
     <w:rsid w:val="0034484F"/>
     <w:rsid w:val="00346248"/>
     <w:rsid w:val="00351624"/>
     <w:rsid w:val="00351D85"/>
     <w:rsid w:val="00355359"/>
     <w:rsid w:val="00357800"/>
     <w:rsid w:val="00357844"/>
     <w:rsid w:val="00366DCE"/>
     <w:rsid w:val="003671E6"/>
     <w:rsid w:val="00375FC9"/>
     <w:rsid w:val="003800D8"/>
     <w:rsid w:val="00381044"/>
     <w:rsid w:val="0038279A"/>
     <w:rsid w:val="00383103"/>
     <w:rsid w:val="0038479A"/>
     <w:rsid w:val="00386D1B"/>
     <w:rsid w:val="00387224"/>
     <w:rsid w:val="003872FE"/>
     <w:rsid w:val="00391ABC"/>
     <w:rsid w:val="003A0609"/>
     <w:rsid w:val="003A243C"/>
     <w:rsid w:val="003A3E53"/>
     <w:rsid w:val="003A7BC8"/>
     <w:rsid w:val="003B19CA"/>
     <w:rsid w:val="003B4DAE"/>
     <w:rsid w:val="003C23DC"/>
     <w:rsid w:val="003C36A5"/>
     <w:rsid w:val="003C52FE"/>
     <w:rsid w:val="003C591A"/>
     <w:rsid w:val="003E12EA"/>
     <w:rsid w:val="003E73ED"/>
     <w:rsid w:val="003E7E74"/>
     <w:rsid w:val="003F3949"/>
     <w:rsid w:val="003F4892"/>
     <w:rsid w:val="003F6952"/>
     <w:rsid w:val="003F7FC7"/>
     <w:rsid w:val="00406269"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D18"/>
     <w:rsid w:val="00414141"/>
     <w:rsid w:val="00423AA9"/>
     <w:rsid w:val="004352C3"/>
     <w:rsid w:val="00436839"/>
+    <w:rsid w:val="004420A7"/>
     <w:rsid w:val="0044476C"/>
     <w:rsid w:val="0044539B"/>
     <w:rsid w:val="00456767"/>
     <w:rsid w:val="00457176"/>
     <w:rsid w:val="004617C9"/>
     <w:rsid w:val="00462A01"/>
     <w:rsid w:val="00464244"/>
     <w:rsid w:val="004655E0"/>
     <w:rsid w:val="00465EE3"/>
     <w:rsid w:val="004672B4"/>
     <w:rsid w:val="004748A0"/>
     <w:rsid w:val="00482F76"/>
     <w:rsid w:val="0048708D"/>
     <w:rsid w:val="00487291"/>
     <w:rsid w:val="00490B6B"/>
     <w:rsid w:val="00490E0F"/>
     <w:rsid w:val="00493697"/>
+    <w:rsid w:val="00495E06"/>
     <w:rsid w:val="004A1753"/>
     <w:rsid w:val="004A1B32"/>
     <w:rsid w:val="004A203E"/>
+    <w:rsid w:val="004A2E7A"/>
     <w:rsid w:val="004B39C6"/>
     <w:rsid w:val="004B7E0B"/>
     <w:rsid w:val="004B7F97"/>
     <w:rsid w:val="004C0A99"/>
     <w:rsid w:val="004C2E07"/>
     <w:rsid w:val="004C2EA4"/>
     <w:rsid w:val="004C6589"/>
     <w:rsid w:val="004D0DAF"/>
     <w:rsid w:val="004D536A"/>
+    <w:rsid w:val="004E05B3"/>
     <w:rsid w:val="004E4370"/>
     <w:rsid w:val="004E4C54"/>
     <w:rsid w:val="004E4CD2"/>
     <w:rsid w:val="004E7755"/>
     <w:rsid w:val="004E7D36"/>
     <w:rsid w:val="004F21E2"/>
     <w:rsid w:val="00500A69"/>
     <w:rsid w:val="00501899"/>
     <w:rsid w:val="00510739"/>
     <w:rsid w:val="00511ADF"/>
     <w:rsid w:val="00512837"/>
     <w:rsid w:val="00513394"/>
     <w:rsid w:val="00514D21"/>
     <w:rsid w:val="00515C27"/>
     <w:rsid w:val="005163E5"/>
     <w:rsid w:val="00527CA4"/>
     <w:rsid w:val="00533760"/>
     <w:rsid w:val="005433DF"/>
     <w:rsid w:val="0055538B"/>
     <w:rsid w:val="00573BB8"/>
     <w:rsid w:val="00580A49"/>
     <w:rsid w:val="00582955"/>
     <w:rsid w:val="00584257"/>
     <w:rsid w:val="00585493"/>
     <w:rsid w:val="00590FCA"/>
     <w:rsid w:val="00591C73"/>
     <w:rsid w:val="00593206"/>
     <w:rsid w:val="005947AA"/>
     <w:rsid w:val="00595B13"/>
     <w:rsid w:val="005C6FC6"/>
     <w:rsid w:val="005D1909"/>
     <w:rsid w:val="005D335D"/>
     <w:rsid w:val="005D5D37"/>
     <w:rsid w:val="005E048F"/>
     <w:rsid w:val="005E2A56"/>
     <w:rsid w:val="005E44FF"/>
     <w:rsid w:val="005E799E"/>
     <w:rsid w:val="005F1243"/>
     <w:rsid w:val="005F7674"/>
     <w:rsid w:val="005F790A"/>
     <w:rsid w:val="006015E6"/>
     <w:rsid w:val="00602437"/>
     <w:rsid w:val="00610DF1"/>
     <w:rsid w:val="00611B7F"/>
     <w:rsid w:val="00617605"/>
     <w:rsid w:val="006207B0"/>
+    <w:rsid w:val="00622343"/>
     <w:rsid w:val="00630C36"/>
     <w:rsid w:val="006341E8"/>
     <w:rsid w:val="006376A8"/>
     <w:rsid w:val="00640264"/>
     <w:rsid w:val="00640754"/>
     <w:rsid w:val="006438B5"/>
     <w:rsid w:val="006438C6"/>
     <w:rsid w:val="00643CB4"/>
     <w:rsid w:val="00646631"/>
     <w:rsid w:val="00652981"/>
     <w:rsid w:val="0065345B"/>
     <w:rsid w:val="00660311"/>
     <w:rsid w:val="006621F9"/>
     <w:rsid w:val="00670093"/>
     <w:rsid w:val="006827B4"/>
     <w:rsid w:val="006852D6"/>
     <w:rsid w:val="00695F37"/>
     <w:rsid w:val="00696BAD"/>
     <w:rsid w:val="0069784A"/>
     <w:rsid w:val="006C1B77"/>
     <w:rsid w:val="006C5EBD"/>
     <w:rsid w:val="006D3A92"/>
     <w:rsid w:val="006D487B"/>
     <w:rsid w:val="006E1188"/>
     <w:rsid w:val="006E2DB4"/>
     <w:rsid w:val="006E3DAF"/>
     <w:rsid w:val="006E5803"/>
     <w:rsid w:val="006E73E5"/>
     <w:rsid w:val="006F4532"/>
     <w:rsid w:val="006F45F3"/>
     <w:rsid w:val="006F623A"/>
     <w:rsid w:val="006F6BC1"/>
     <w:rsid w:val="006F6C8C"/>
     <w:rsid w:val="00712959"/>
     <w:rsid w:val="00712ED0"/>
+    <w:rsid w:val="00714A1A"/>
     <w:rsid w:val="00714B0C"/>
     <w:rsid w:val="0072128C"/>
     <w:rsid w:val="00723244"/>
     <w:rsid w:val="00734609"/>
     <w:rsid w:val="00740104"/>
     <w:rsid w:val="00741576"/>
     <w:rsid w:val="0075143F"/>
     <w:rsid w:val="007568CC"/>
     <w:rsid w:val="00760C77"/>
     <w:rsid w:val="00760F2D"/>
     <w:rsid w:val="0076247E"/>
     <w:rsid w:val="00770ED0"/>
     <w:rsid w:val="00776DD2"/>
+    <w:rsid w:val="00787E08"/>
     <w:rsid w:val="00790DCB"/>
     <w:rsid w:val="00791DBA"/>
     <w:rsid w:val="007A0BA4"/>
     <w:rsid w:val="007A302B"/>
     <w:rsid w:val="007A7B6B"/>
     <w:rsid w:val="007B1BB4"/>
     <w:rsid w:val="007B3A07"/>
     <w:rsid w:val="007D00D6"/>
     <w:rsid w:val="007D2383"/>
+    <w:rsid w:val="007D6DF0"/>
     <w:rsid w:val="007E324D"/>
     <w:rsid w:val="007F21F9"/>
     <w:rsid w:val="007F485E"/>
     <w:rsid w:val="007F4F8E"/>
     <w:rsid w:val="007F6E9E"/>
     <w:rsid w:val="008042BA"/>
     <w:rsid w:val="00807F9B"/>
     <w:rsid w:val="008130CA"/>
     <w:rsid w:val="008218C4"/>
     <w:rsid w:val="00823268"/>
     <w:rsid w:val="008251DE"/>
     <w:rsid w:val="00825822"/>
     <w:rsid w:val="00826D8C"/>
     <w:rsid w:val="008336D2"/>
     <w:rsid w:val="00834D94"/>
     <w:rsid w:val="00836817"/>
     <w:rsid w:val="00837131"/>
     <w:rsid w:val="00843E14"/>
     <w:rsid w:val="00844817"/>
     <w:rsid w:val="0085093A"/>
     <w:rsid w:val="00850D6D"/>
     <w:rsid w:val="008538F8"/>
     <w:rsid w:val="00865A0C"/>
     <w:rsid w:val="0086773B"/>
     <w:rsid w:val="0086775F"/>
@@ -14089,231 +12999,245 @@
     <w:rsid w:val="009B538C"/>
     <w:rsid w:val="009C10B2"/>
     <w:rsid w:val="009C556D"/>
     <w:rsid w:val="009C5AC4"/>
     <w:rsid w:val="009C771C"/>
     <w:rsid w:val="009D1D29"/>
     <w:rsid w:val="009D31A7"/>
     <w:rsid w:val="009D39C9"/>
     <w:rsid w:val="009E0547"/>
     <w:rsid w:val="009E233A"/>
     <w:rsid w:val="009E7540"/>
     <w:rsid w:val="009F62A7"/>
     <w:rsid w:val="009F7348"/>
     <w:rsid w:val="00A02D81"/>
     <w:rsid w:val="00A05330"/>
     <w:rsid w:val="00A12741"/>
     <w:rsid w:val="00A213F9"/>
     <w:rsid w:val="00A219B3"/>
     <w:rsid w:val="00A2271C"/>
     <w:rsid w:val="00A269EF"/>
     <w:rsid w:val="00A3138F"/>
     <w:rsid w:val="00A32B7C"/>
     <w:rsid w:val="00A40A2F"/>
     <w:rsid w:val="00A459D9"/>
     <w:rsid w:val="00A4752C"/>
+    <w:rsid w:val="00A531B5"/>
     <w:rsid w:val="00A533FD"/>
     <w:rsid w:val="00A543B6"/>
     <w:rsid w:val="00A55E29"/>
     <w:rsid w:val="00A60166"/>
     <w:rsid w:val="00A62A98"/>
     <w:rsid w:val="00A655EE"/>
     <w:rsid w:val="00A658CC"/>
     <w:rsid w:val="00A6718B"/>
     <w:rsid w:val="00A67E7E"/>
     <w:rsid w:val="00A82909"/>
+    <w:rsid w:val="00A83368"/>
     <w:rsid w:val="00A8442F"/>
     <w:rsid w:val="00A85DCD"/>
     <w:rsid w:val="00A912E5"/>
     <w:rsid w:val="00AA0537"/>
     <w:rsid w:val="00AA0B69"/>
     <w:rsid w:val="00AA1703"/>
     <w:rsid w:val="00AA251A"/>
     <w:rsid w:val="00AA6838"/>
     <w:rsid w:val="00AB3904"/>
     <w:rsid w:val="00AC0B8E"/>
     <w:rsid w:val="00AC3F81"/>
     <w:rsid w:val="00AC69F2"/>
     <w:rsid w:val="00AD0DFB"/>
     <w:rsid w:val="00AE086C"/>
     <w:rsid w:val="00AF2D62"/>
     <w:rsid w:val="00AF4187"/>
     <w:rsid w:val="00AF4695"/>
     <w:rsid w:val="00AF5BCE"/>
     <w:rsid w:val="00AF5E6B"/>
     <w:rsid w:val="00AF673C"/>
     <w:rsid w:val="00AF685E"/>
     <w:rsid w:val="00B033FA"/>
     <w:rsid w:val="00B0440A"/>
     <w:rsid w:val="00B21B90"/>
     <w:rsid w:val="00B227AE"/>
     <w:rsid w:val="00B3097C"/>
     <w:rsid w:val="00B34A5F"/>
     <w:rsid w:val="00B35C64"/>
     <w:rsid w:val="00B41EC3"/>
     <w:rsid w:val="00B44291"/>
     <w:rsid w:val="00B450B0"/>
     <w:rsid w:val="00B513BE"/>
     <w:rsid w:val="00B52191"/>
     <w:rsid w:val="00B5441A"/>
+    <w:rsid w:val="00B64333"/>
     <w:rsid w:val="00B70211"/>
     <w:rsid w:val="00B724CF"/>
     <w:rsid w:val="00B74295"/>
     <w:rsid w:val="00B746B2"/>
     <w:rsid w:val="00B75572"/>
     <w:rsid w:val="00B80D1D"/>
     <w:rsid w:val="00B87D71"/>
     <w:rsid w:val="00B906E9"/>
     <w:rsid w:val="00B91849"/>
     <w:rsid w:val="00BA5F62"/>
     <w:rsid w:val="00BB0251"/>
     <w:rsid w:val="00BB526D"/>
     <w:rsid w:val="00BC2F88"/>
     <w:rsid w:val="00BC443D"/>
     <w:rsid w:val="00BC67A6"/>
     <w:rsid w:val="00BD2EF3"/>
     <w:rsid w:val="00BD7831"/>
     <w:rsid w:val="00BD7FF7"/>
     <w:rsid w:val="00BE012D"/>
     <w:rsid w:val="00BF409A"/>
     <w:rsid w:val="00C01BEF"/>
+    <w:rsid w:val="00C03E05"/>
     <w:rsid w:val="00C04C30"/>
     <w:rsid w:val="00C11133"/>
     <w:rsid w:val="00C11365"/>
     <w:rsid w:val="00C11BEF"/>
     <w:rsid w:val="00C16B1A"/>
     <w:rsid w:val="00C17EBF"/>
     <w:rsid w:val="00C227C6"/>
     <w:rsid w:val="00C23991"/>
     <w:rsid w:val="00C25168"/>
     <w:rsid w:val="00C27D09"/>
     <w:rsid w:val="00C30FC6"/>
     <w:rsid w:val="00C319DB"/>
+    <w:rsid w:val="00C35086"/>
     <w:rsid w:val="00C364EA"/>
     <w:rsid w:val="00C37425"/>
     <w:rsid w:val="00C415DC"/>
     <w:rsid w:val="00C43151"/>
+    <w:rsid w:val="00C44E6C"/>
+    <w:rsid w:val="00C45FD7"/>
     <w:rsid w:val="00C52A5A"/>
     <w:rsid w:val="00C5696B"/>
     <w:rsid w:val="00C56DCC"/>
     <w:rsid w:val="00C6739C"/>
     <w:rsid w:val="00C70460"/>
     <w:rsid w:val="00C808B9"/>
+    <w:rsid w:val="00C844A5"/>
     <w:rsid w:val="00C86E4E"/>
+    <w:rsid w:val="00C90E85"/>
     <w:rsid w:val="00C9229B"/>
     <w:rsid w:val="00C96D15"/>
     <w:rsid w:val="00C97953"/>
     <w:rsid w:val="00CA076F"/>
     <w:rsid w:val="00CA629A"/>
     <w:rsid w:val="00CB038C"/>
     <w:rsid w:val="00CB65A9"/>
     <w:rsid w:val="00CC4A41"/>
     <w:rsid w:val="00CD0D43"/>
     <w:rsid w:val="00D02133"/>
     <w:rsid w:val="00D04E65"/>
     <w:rsid w:val="00D072E6"/>
     <w:rsid w:val="00D34E28"/>
     <w:rsid w:val="00D37D5E"/>
     <w:rsid w:val="00D41C58"/>
     <w:rsid w:val="00D4471A"/>
     <w:rsid w:val="00D47341"/>
     <w:rsid w:val="00D51EE1"/>
     <w:rsid w:val="00D52971"/>
     <w:rsid w:val="00D53A7D"/>
     <w:rsid w:val="00D5437F"/>
     <w:rsid w:val="00D62BDD"/>
     <w:rsid w:val="00D64242"/>
     <w:rsid w:val="00D71BEC"/>
     <w:rsid w:val="00D73577"/>
     <w:rsid w:val="00D74459"/>
     <w:rsid w:val="00D82BE9"/>
     <w:rsid w:val="00D866B5"/>
     <w:rsid w:val="00D95A69"/>
     <w:rsid w:val="00DA51C2"/>
     <w:rsid w:val="00DA6B51"/>
+    <w:rsid w:val="00DA78DF"/>
     <w:rsid w:val="00DB5D9C"/>
     <w:rsid w:val="00DC575C"/>
     <w:rsid w:val="00DC6BC0"/>
     <w:rsid w:val="00DD0ECC"/>
     <w:rsid w:val="00DD5DF6"/>
     <w:rsid w:val="00DD7F6A"/>
     <w:rsid w:val="00DE7565"/>
     <w:rsid w:val="00DF0ECA"/>
     <w:rsid w:val="00DF27CC"/>
     <w:rsid w:val="00DF687E"/>
     <w:rsid w:val="00E001E0"/>
     <w:rsid w:val="00E00DE6"/>
     <w:rsid w:val="00E02AE2"/>
     <w:rsid w:val="00E102DE"/>
     <w:rsid w:val="00E17608"/>
     <w:rsid w:val="00E204C5"/>
     <w:rsid w:val="00E20AB4"/>
+    <w:rsid w:val="00E34E2D"/>
     <w:rsid w:val="00E36756"/>
     <w:rsid w:val="00E3689E"/>
     <w:rsid w:val="00E40FD9"/>
     <w:rsid w:val="00E46E4E"/>
     <w:rsid w:val="00E53750"/>
     <w:rsid w:val="00E657B9"/>
     <w:rsid w:val="00E745EF"/>
     <w:rsid w:val="00E75A18"/>
     <w:rsid w:val="00E767BE"/>
     <w:rsid w:val="00E84E97"/>
     <w:rsid w:val="00E8527A"/>
     <w:rsid w:val="00E94C62"/>
     <w:rsid w:val="00EA0F39"/>
     <w:rsid w:val="00EA4EB9"/>
     <w:rsid w:val="00EA55A4"/>
     <w:rsid w:val="00EA5EF9"/>
     <w:rsid w:val="00EA77F9"/>
     <w:rsid w:val="00EB2D0B"/>
     <w:rsid w:val="00EB3089"/>
     <w:rsid w:val="00EC689E"/>
     <w:rsid w:val="00EC7E33"/>
     <w:rsid w:val="00ED04B0"/>
     <w:rsid w:val="00ED6579"/>
     <w:rsid w:val="00EE0216"/>
     <w:rsid w:val="00EE22D9"/>
     <w:rsid w:val="00EE4836"/>
     <w:rsid w:val="00EE4B31"/>
     <w:rsid w:val="00EF0910"/>
     <w:rsid w:val="00EF1652"/>
     <w:rsid w:val="00EF67A3"/>
     <w:rsid w:val="00EF7A7D"/>
     <w:rsid w:val="00F00334"/>
     <w:rsid w:val="00F0123B"/>
     <w:rsid w:val="00F021C2"/>
     <w:rsid w:val="00F03DCD"/>
     <w:rsid w:val="00F05332"/>
     <w:rsid w:val="00F1624B"/>
+    <w:rsid w:val="00F23907"/>
     <w:rsid w:val="00F24B6B"/>
     <w:rsid w:val="00F27AA7"/>
+    <w:rsid w:val="00F30D64"/>
     <w:rsid w:val="00F31635"/>
     <w:rsid w:val="00F34711"/>
     <w:rsid w:val="00F359F2"/>
     <w:rsid w:val="00F418A1"/>
     <w:rsid w:val="00F41B34"/>
     <w:rsid w:val="00F632BB"/>
+    <w:rsid w:val="00F661C8"/>
     <w:rsid w:val="00F675C4"/>
     <w:rsid w:val="00F7169C"/>
     <w:rsid w:val="00F77B08"/>
     <w:rsid w:val="00F84465"/>
     <w:rsid w:val="00F85A21"/>
     <w:rsid w:val="00F875CC"/>
     <w:rsid w:val="00F877B4"/>
     <w:rsid w:val="00F877E1"/>
     <w:rsid w:val="00F90D50"/>
     <w:rsid w:val="00F94064"/>
     <w:rsid w:val="00F96A6B"/>
     <w:rsid w:val="00F973E2"/>
     <w:rsid w:val="00FA1830"/>
     <w:rsid w:val="00FA1B84"/>
     <w:rsid w:val="00FA2970"/>
     <w:rsid w:val="00FA3200"/>
     <w:rsid w:val="00FA57D4"/>
     <w:rsid w:val="00FA5FCC"/>
     <w:rsid w:val="00FA753A"/>
     <w:rsid w:val="00FB27DD"/>
     <w:rsid w:val="00FC3E95"/>
     <w:rsid w:val="00FC471B"/>
     <w:rsid w:val="00FD170F"/>
     <w:rsid w:val="00FD1D42"/>
     <w:rsid w:val="00FD21A8"/>
@@ -14730,81 +13654,82 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F96A6B"/>
+    <w:rsid w:val="00DA78DF"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A60166"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normale"/>
+    <w:link w:val="Titolo3Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="00323C2B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="00323C2B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -15069,50 +13994,62 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00320706"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008835AE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
+    <w:name w:val="Titolo 3 Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Titolo3"/>
+    <w:rsid w:val="004E05B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218786657">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="221524491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -15470,51 +14407,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106076519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medici.competenti@unife.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sorveglianzasanitaria@unife.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dottorato@unife.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:concorsi@unife.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:concorsi@unife.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ufficiopta@unife.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medici.competenti@unife.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dottorato@unife.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:concorsi@unife.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:concorsi@unife.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ufficiopta@unife.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sicurezza@unife.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -15792,76 +14729,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4121F54-4D52-40D1-B934-B3B4E0085FA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>12347</Characters>
+  <Pages>7</Pages>
+  <Words>2137</Words>
+  <Characters>12182</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
+  <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unife</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14484</CharactersWithSpaces>
+  <CharactersWithSpaces>14291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>196657</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dottorato@unife.it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6357069</vt:i4>
       </vt:variant>
       <vt:variant>